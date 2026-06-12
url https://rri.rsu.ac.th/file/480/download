--- v0 (2026-05-12)
+++ v1 (2026-06-12)
@@ -538,82 +538,80 @@
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">    </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00513D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>/ 25</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00513D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>6</w:t>
                             </w:r>
-                            <w:r w:rsidR="00894708">
+                            <w:r w:rsidR="001E6A8E">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>8</w:t>
+                              <w:t>9</w:t>
                             </w:r>
+                            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+                            <w:bookmarkEnd w:id="0"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...2 lines deleted...]
-              </v:shapetype>
               <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:374.95pt;margin-top:1.15pt;width:126.4pt;height:86.1pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6nLuhxQIAAKYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxPbUdO3Fq1amSNJkm&#10;7U1qp30mBttoGDwgsbtp/30HTtyo3aRpmi0hDo6H5+4e7ua2bwQ6Mm24kjmOrkKMmCwU5bLK8eeH&#10;3WSBkbFEUiKUZDl+ZAbfLl+/uunajE1VrQRlGgGINFnX5ri2ts2CwBQ1a4i5Ui2TsFkq3RALpq4C&#10;qkkH6I0IpmE4DzqlaatVwYyB1bthEy89flmywn4sS8MsEjkGbtaP2o97NwbLG5JVmrQ1L040yD+w&#10;aAiXcOkIdUcsQQfNX0A1vNDKqNJeFaoJVFnygvkYIJoofBbNfU1a5mOB5Jh2TJP5f7DFh+MnjTjN&#10;cYyRJA2U6IH1Fq1Vj2KXna41GTjdt+Bme1iGKvtITftOFV8NkmpTE1mxldaqqxmhwC5yJ4OLowOO&#10;cSD77r2icA05WOWB+lI3LnWQDAToUKXHsTKOSuGunIez6QK2CtiLwus4SX3tApKdj7fa2DdMNchN&#10;cqyh9B6eHN8Z6+iQ7OzibjNKcLrjQnhDV/uN0OhIQCY7//kInrkJibocz+NZOGTgjxCh/34H0XAL&#10;ehe8yfFidCKZy9tWUq9GS7gY5kBZSMePeSUPcYDVW5j6dUiPV9mP1W4Wpkm8mKTpLJ4k8TacrBe7&#10;zWS1iebzdLverLfRT8c6SrKaU8rk1mOas+ij5O9EdXp+g1xH2Y8EHSt1gBjva9ohyl0p4tn1NMJg&#10;wLubpkPUiIgKGkZhNUZa2S/c1l7trvIOw1xWZDF3/ymdI7ov6cXFwYvYBo8eUgWZPGfNy9IpcdCk&#10;7fe917/XrJPsXtFH0Cmw8mKE5gaTWunvGHXQKHJsvh2IZhiJtxK0fh0liess3khm6RQMfbmzv9wh&#10;sgCoHFuMhunGDt3o0Gpe1XDT8LqkWsH7KLlX7hMriMQZ0Ax8TKfG5brNpe29ntrr8hcAAAD//wMA&#10;UEsDBBQABgAIAAAAIQAG5urr4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyH&#10;yEjcWErXUVaaTgi0A+IyxsfELWu8tqNxqibdyr+fd4KbrffV48f5YrStOGDvG0cKbicRCKTSmYYq&#10;BR/vy5t7ED5oMrp1hAp+0cOiuLzIdWbckd7wsA6VYAj5TCuoQ+gyKX1Zo9V+4jokznautzrw2lfS&#10;9PrIcNvKOIrupNUN8YVad/hUY/mzHqyCeLefJvtkWL1uvlfPLy58zr42S6Wur8bHBxABx/BXhrM+&#10;q0PBTls3kPGiVZAm8zlXGTYFcc6jKE5BbHlKkxnIIpf/XyhOAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHqcu6HFAgAApgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAAbm6uviAAAACgEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAAuBgAAAAA=&#10;" strokeweight=".5pt">
                 <v:shadow color="#868686"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00303712" w:rsidRPr="00513D12" w:rsidRDefault="00303712" w:rsidP="00303712">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00513D12">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="22"/>
@@ -793,57 +791,57 @@
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">    </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00513D12">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>/ 25</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00513D12">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>6</w:t>
                       </w:r>
-                      <w:r w:rsidR="00894708">
+                      <w:r w:rsidR="001E6A8E">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t>8</w:t>
+                        <w:t>9</w:t>
                       </w:r>
                       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
                       <w:bookmarkEnd w:id="1"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00303712" w:rsidRPr="00B25F90">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-69156</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-130124</wp:posOffset>
@@ -6284,63 +6282,51 @@
                                       <w:b/>
                                       <w:bCs/>
                                       <w:szCs w:val="24"/>
                                       <w:u w:val="dotted"/>
                                       <w:cs/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:szCs w:val="24"/>
                                       <w:cs/>
                                     </w:rPr>
                                     <w:tab/>
                                   </w:r>
                                   <w:r w:rsidRPr="006C4316">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:szCs w:val="24"/>
                                       <w:cs/>
                                     </w:rPr>
-                                    <w:t>ขอเบิกค่าสนับสนุนจริง เป็</w:t>
-[...11 lines deleted...]
-                                    <w:t>นเงิน</w:t>
+                                    <w:t>ขอเบิกค่าสนับสนุนจริง เป็นเงิน</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="006C4316">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:szCs w:val="24"/>
                                       <w:u w:val="dotted"/>
                                       <w:cs/>
                                     </w:rPr>
                                     <w:tab/>
                                   </w:r>
                                   <w:r w:rsidRPr="006C4316">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:szCs w:val="24"/>
                                       <w:u w:val="dotted"/>
                                       <w:cs/>
                                     </w:rPr>
                                     <w:tab/>
                                   </w:r>
                                   <w:r w:rsidRPr="006C4316">
                                     <w:rPr>
@@ -6724,63 +6710,51 @@
                                 <w:b/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="dotted"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="006C4316">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>ขอเบิกค่าสนับสนุนจริง เป็</w:t>
-[...11 lines deleted...]
-                              <w:t>นเงิน</w:t>
+                              <w:t>ขอเบิกค่าสนับสนุนจริง เป็นเงิน</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006C4316">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="dotted"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="006C4316">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="dotted"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="006C4316">
                               <w:rPr>
@@ -7251,54 +7225,50 @@
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>…………/………………/……………</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...2 lines deleted...]
-                    </v:shapetype>
                     <v:shape id="Text Box 16" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:15.35pt;margin-top:6.45pt;width:152.2pt;height:56.55pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9GH/nggIAABgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNmO2yAUfa/Uf0C8Z7zUWWzFGU0ydVVp&#10;ukgz/QBicIyKgQKJPa36773gJJPpIlVV/YCBezl3OQeW10Mn0IEZy5UscXIVY8RkrSiXuxJ/eqgm&#10;C4ysI5ISoSQr8SOz+Hr18sWy1wVLVasEZQYBiLRFr0vcOqeLKLJ1yzpir5RmEoyNMh1xsDS7iBrS&#10;A3onojSOZ1GvDNVG1cxa2L0djXgV8JuG1e5D01jmkCgx5ObCaMK49WO0WpJiZ4hueX1Mg/xDFh3h&#10;EoKeoW6JI2hv+C9QHa+NsqpxV7XqItU0vGahBqgmiX+q5r4lmoVaoDlWn9tk/x9s/f7w0SBOgbsZ&#10;RpJ0wNEDGxxaqwHBFvSn17YAt3sNjm6AffANtVp9p+rPFkm1aYncsRtjVN8yQiG/xJ+MLo6OONaD&#10;bPt3ikIcsncqAA2N6XzzoB0I0IGnxzM3Ppfah8xfpXkGphps82SRLKYhBClOp7Wx7g1THfKTEhvg&#10;PqCTw511PhtSnFx8MKsEpxUXIizMbrsRBh0I6KQK3xH9mZuQ3lkqf2xEHHcgSYjhbT7dwPu3PEmz&#10;eJ3mk2q2mE+yKptO8nm8mMRJvs5ncZZnt9V3n2CSFS2nlMk7LtlJg0n2dxwfb8OonqBC1Jc4n6bT&#10;kaI/FhmH73dFdtzBlRS8K/Hi7EQKT+xrSaFsUjjCxTiPnqcfugw9OP1DV4IMPPOjBtywHYLiAoFe&#10;IltFH0EXRgFtwDA8JzBplfmKUQ9Xs8T2y54YhpF4K0FbeZJ5IbiwyKbzFBbm0rK9tBBZA1SJHUbj&#10;dOPG+7/Xhu9aiHRS8w3oseJBKk9ZHVUM1y/UdHwq/P2+XAevpwdt9QMAAP//AwBQSwMEFAAGAAgA&#10;AAAhANPqtGveAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo3UYtJcSp&#10;KiouHJAoSPToxps4Iv6R7abh7dme6HFnRrPfVJvJDmzEmHrvJMxnAhi6xuvedRK+Pl8f1sBSVk6r&#10;wTuU8IsJNvXtTaVK7c/uA8d97hiVuFQqCSbnUHKeGoNWpZkP6MhrfbQq0xk7rqM6U7kd+EKIFbeq&#10;d/TBqIAvBpuf/clK+Lam17v4fmj1MO7e2u0yTDFIeX83bZ+BZZzyfxgu+IQONTEd/cnpxAYJhXik&#10;JOmLJ2DkF8VyDux4EVYCeF3x6wX1HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9GH/n&#10;ggIAABgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDT&#10;6rRr3gAAAAkBAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
                           <w:p w:rsidR="00627479" w:rsidRDefault="00627479" w:rsidP="00627479">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DB4BDB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>..</w:t>
                             </w:r>
                             <w:r w:rsidR="004D0F2B">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
@@ -9010,146 +8980,145 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00627479" w:rsidRPr="004D0F2B" w:rsidRDefault="00627479" w:rsidP="00D8077E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00627479" w:rsidRPr="004D0F2B" w:rsidSect="004A2C4E">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="567" w:right="900" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AE2EFD" w:rsidRDefault="00AE2EFD" w:rsidP="00303712">
+    <w:p w:rsidR="00F84F2C" w:rsidRDefault="00F84F2C" w:rsidP="00303712">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AE2EFD" w:rsidRDefault="00AE2EFD" w:rsidP="00303712">
+    <w:p w:rsidR="00F84F2C" w:rsidRDefault="00F84F2C" w:rsidP="00303712">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
-    <w:charset w:val="DE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
-    <w:altName w:val="Angsana New"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="DE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH Sarabun New">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AE2EFD" w:rsidRDefault="00AE2EFD" w:rsidP="00303712">
+    <w:p w:rsidR="00F84F2C" w:rsidRDefault="00F84F2C" w:rsidP="00303712">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AE2EFD" w:rsidRDefault="00AE2EFD" w:rsidP="00303712">
+    <w:p w:rsidR="00F84F2C" w:rsidRDefault="00F84F2C" w:rsidP="00303712">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00303712" w:rsidRDefault="00303712" w:rsidP="00303712">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E7E2056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E780B2BE"/>
@@ -9353,156 +9322,158 @@
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00303712"/>
     <w:rsid w:val="000548AC"/>
     <w:rsid w:val="00066E2C"/>
     <w:rsid w:val="00105861"/>
     <w:rsid w:val="001E03D7"/>
+    <w:rsid w:val="001E6A8E"/>
     <w:rsid w:val="00220633"/>
     <w:rsid w:val="00221C38"/>
     <w:rsid w:val="00274B57"/>
     <w:rsid w:val="002A229C"/>
     <w:rsid w:val="00303712"/>
     <w:rsid w:val="00316025"/>
     <w:rsid w:val="003456D0"/>
     <w:rsid w:val="003D0BE5"/>
     <w:rsid w:val="003F04C2"/>
     <w:rsid w:val="004A2C4E"/>
     <w:rsid w:val="004A7199"/>
     <w:rsid w:val="004C11AE"/>
     <w:rsid w:val="004D0F2B"/>
     <w:rsid w:val="005060C1"/>
     <w:rsid w:val="00543419"/>
     <w:rsid w:val="00627479"/>
     <w:rsid w:val="00767E34"/>
     <w:rsid w:val="00772D52"/>
     <w:rsid w:val="00790F2A"/>
     <w:rsid w:val="00865D6E"/>
     <w:rsid w:val="00893989"/>
     <w:rsid w:val="00893CE8"/>
     <w:rsid w:val="00894708"/>
     <w:rsid w:val="009006D6"/>
     <w:rsid w:val="00931447"/>
     <w:rsid w:val="00980AC7"/>
     <w:rsid w:val="00993812"/>
     <w:rsid w:val="009B27FF"/>
     <w:rsid w:val="00A3773C"/>
     <w:rsid w:val="00A70FEC"/>
     <w:rsid w:val="00AD26BC"/>
     <w:rsid w:val="00AE2EFD"/>
     <w:rsid w:val="00B10323"/>
     <w:rsid w:val="00B25F90"/>
     <w:rsid w:val="00B32D49"/>
     <w:rsid w:val="00B61CDC"/>
     <w:rsid w:val="00B835D1"/>
     <w:rsid w:val="00BB7ABA"/>
     <w:rsid w:val="00C73CDB"/>
     <w:rsid w:val="00CB3E90"/>
     <w:rsid w:val="00CF325F"/>
     <w:rsid w:val="00D8077E"/>
     <w:rsid w:val="00E27189"/>
     <w:rsid w:val="00E300ED"/>
     <w:rsid w:val="00E52867"/>
     <w:rsid w:val="00E90A66"/>
     <w:rsid w:val="00EC5D27"/>
     <w:rsid w:val="00F66469"/>
+    <w:rsid w:val="00F84F2C"/>
     <w:rsid w:val="00FC3529"/>
     <w:rsid w:val="00FD3969"/>
     <w:rsid w:val="00FF7F60"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="69C4C466"/>
+  <w14:docId w14:val="1A69E815"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{072883F4-9F67-45D9-8A65-0663CFDA8710}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -10308,51 +10279,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC37540F-6108-4763-872E-5E6BFE96A3A4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4FE4D4D-C484-4E10-B9C1-04DBA3E9113A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1076</Words>
   <Characters>6137</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>