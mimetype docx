--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -91,73 +91,60 @@
                           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:effectLst>
                                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                   <a:srgbClr val="868686"/>
                                 </a:outerShdw>
                               </a:effectLst>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00961C5B" w:rsidRPr="00961C5B" w:rsidRDefault="00961C5B" w:rsidP="00097877">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00961C5B">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Rangsit</w:t>
-[...11 lines deleted...]
-                              <w:t xml:space="preserve"> Research Institute</w:t>
+                              <w:t>Rangsit Research Institute</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00961C5B" w:rsidRPr="00961C5B" w:rsidRDefault="00961C5B">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00961C5B">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Receive No.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00961C5B">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
@@ -284,58 +271,60 @@
                             <w:r w:rsidRPr="00961C5B">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">    </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00961C5B">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>/ 2</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00961C5B">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>02</w:t>
                             </w:r>
-                            <w:r w:rsidR="000016AD">
+                            <w:r w:rsidR="002C3978">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>5</w:t>
-                            </w:r>
+                              <w:t>6</w:t>
+                            </w:r>
+                            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+                            <w:bookmarkEnd w:id="0"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:390.2pt;margin-top:1.85pt;width:126.4pt;height:90.15pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvmQPZwwIAAKAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d3NpmnajTVdtt0VI&#10;y0XaRTy7sZNYOHaw3SYL4t8ZO20oLEgIkUiRJx6fOTNzPDe3fSPQkWnDlcxxdBVixGShKJdVjj88&#10;7iYLjIwlkhKhJMvxEzP4dvnyxU3XZixWtRKUaQQg0mRdm+Pa2jYLAlPUrCHmSrVMwmapdEMsmLoK&#10;qCYdoDciiMMwDTqlaatVwYyBv3fDJl56/LJkhX1XloZZJHIM3Kz/av/du2+wvCFZpUlb8+JEg/wD&#10;i4ZwCUFHqDtiCTpo/gyq4YVWRpX2qlBNoMqSF8znANlE4S/ZPNSkZT4XKI5pxzKZ/wdbvD2+14hT&#10;6F2KkSQN9OiR9RatVY9iV56uNRl4PbTgZ3v4Da4+VdPeq+KTQVJtaiIrttJadTUjFOhF7mRwcXTA&#10;MQ5k371RFMKQg1UeqC9142oH1UCADm16GlvjqBQuZBrO4gVsFbAXRUlyHc58DJKdj7fa2FdMNcgt&#10;cqyh9x6eHO+NdXRIdnZx0YwSnO64EN7Q1X4jNDoS0MnOPyf0n9yERF2O0+ksHCrwR4jQP7+DaLgF&#10;wQve5HgxOpHM1W0rqZejJVwMa6AspOPHvJSHPMDqLSz9fyiPl9nX1W4WzpPpYjKfz6aTZLoNJ+vF&#10;bjNZbaI0nW/Xm/U2+uZYR0lWc0qZ3HpMc1Z9lPydqk73b9DrqPuRoGOlDpDjQ007RLlrxXR2HUcY&#10;DLh48XzIGhFRwcQorMZIK/uR29rL3XXeYZjLjixS957KOaL7ll4EDp7lNnj0UCqo5LlqXpZOiYMm&#10;bb/vTzLfK/oEAgU6XoUw1mBRK/0Fow5GRI7N5wPRDCPxWoLIr0GGbqZ4I5nNYzD05c7+cofIAqBy&#10;bDEalhs7zKFDq3lVQ6ThWkm1gotRci9Zd4MGVpCCM2AM+GROI8vNmUvbe/0YrMvvAAAA//8DAFBL&#10;AwQUAAYACAAAACEAywLrROIAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75X6DtZW&#10;6q3YJClEIQ6qWnGoegH6g3oz8ZKExusodiB9+5oTvc1qRjPf5svRtOyEvWssSZhOBDCk0uqGKgkf&#10;76uHFJjzirRqLaGEX3SwLG5vcpVpe6YNnra+YqGEXKYk1N53GeeurNEoN7EdUvAOtjfKh7OvuO7V&#10;OZSblkdCzLhRDYWFWnX4XGP5sx2MhOhwjJNjMqzfdt/rl1frPx+/disp7+/GpwUwj6O/huGCH9Ch&#10;CEx7O5B2rJUwT0USohLiObCLL+I4ArYPKk0E8CLn/18o/gAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCvmQPZwwIAAKAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDLAutE4gAAAAoBAAAPAAAAAAAAAAAAAAAAAB0FAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAALAYAAAAA&#10;" strokeweight=".5pt">
@@ -467,103 +456,105 @@
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00961C5B">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00961C5B">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00961C5B" w:rsidRPr="00961C5B" w:rsidRDefault="00961C5B">
                       <w:pPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="dotted"/>
                           <w:cs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00961C5B">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Code No.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00961C5B">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00961C5B">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">    </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00961C5B">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>/ 2</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00961C5B">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>02</w:t>
                       </w:r>
-                      <w:r w:rsidR="000016AD">
+                      <w:r w:rsidR="002C3978">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
+                      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+                      <w:bookmarkEnd w:id="1"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80B05" w:rsidRPr="00B642E9" w:rsidRDefault="00121F17" w:rsidP="00B80B05">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B642E9">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1441,67 +1432,51 @@
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F081"/>
       </w:r>
       <w:r w:rsidR="00C92D0C" w:rsidRPr="00B642E9">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D7D18" w:rsidRPr="00B642E9">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Full-time</w:t>
       </w:r>
       <w:r w:rsidRPr="00B642E9">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lecturer of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> University</w:t>
+        <w:t xml:space="preserve"> Lecturer of Rangsit University</w:t>
       </w:r>
       <w:r w:rsidR="00FE5D76" w:rsidRPr="00B642E9">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00C92D0C" w:rsidRPr="00B642E9">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F081"/>
       </w:r>
       <w:r w:rsidR="00C92D0C" w:rsidRPr="00B642E9">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B642E9">
         <w:rPr>
@@ -4218,52 +4193,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="dotted"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B642E9">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00F87CA2" w:rsidRPr="00B642E9">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="dotted"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00B642E9">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>baht/night</w:t>
             </w:r>
             <w:r w:rsidR="00F87CA2" w:rsidRPr="00B642E9">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F87CA2" w:rsidRPr="00B642E9" w:rsidRDefault="00182714" w:rsidP="00182714">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
@@ -5877,51 +5850,51 @@
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="00C711A0" w:rsidRPr="007C47B8" w:rsidRDefault="00C711A0" w:rsidP="00C711A0">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="1" w:name="_Hlk201825483"/>
+                            <w:bookmarkStart w:id="2" w:name="_Hlk201825483"/>
                             <w:r w:rsidRPr="007C47B8">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Signature</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007C47B8">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="dotted"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">     </w:t>
                             </w:r>
                             <w:r w:rsidRPr="007C47B8">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="20"/>
@@ -6146,94 +6119,94 @@
                               </w:rPr>
                               <w:tab/>
                               <w:t>/</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007C47B8">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="dotted"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="007C47B8">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="dotted"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:bookmarkEnd w:id="1"/>
+                          <w:bookmarkEnd w:id="2"/>
                           <w:p w:rsidR="00C711A0" w:rsidRPr="007C47B8" w:rsidRDefault="00C711A0">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:232.9pt;margin-top:6.9pt;width:237pt;height:75.1pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA76XV7uAIAAMEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TjAsewGFjZJlqSql&#10;FynpB3jBLFbBprZ3IY367x2bvSV5qdrygGzP+PjMzJm5vhnaBu2Z0lyKFAdXBCMmCllysU3xt8fc&#10;W2CkDRUlbaRgKX5iGt8s37+77ruEhbKWTckUAhChk75LcW1Ml/i+LmrWUn0lOybAWEnVUgNbtfVL&#10;RXtAbxs/JGTm91KVnZIF0xpOs9GIlw6/qlhhvlSVZgY1KQZuxv2V+2/s319e02SraFfz4kCD/gWL&#10;lnIBj56gMmoo2in+BqrlhZJaVuaqkK0vq4oXzMUA0QTkVTQPNe2YiwWSo7tTmvT/gy0+778qxEuo&#10;HaRH0BZq9MgGg+7kgEKbnr7TCXg9dOBnBjgGVxeq7u5l8V0jIVc1FVt2q5Tsa0ZLoBfYm/7F1RFH&#10;W5BN/0mW8AzdGemAhkq1NneQDQTowOPpVBpLpYDDCSFxTMBUgC2eTuZzVzufJsfbndLmA5MtsosU&#10;Kyi9Q6f7e20sG5ocXexjQua8aVz5G/HiABzHE3gbrlqbZeGq+RyTeL1YLyIvCmdrLyJZ5t3mq8ib&#10;5cF8mk2y1SoLftl3gyipeVkyYZ85KiuI/qxyB42PmjhpS8uGlxbOUtJqu1k1Cu0pKDt3n8s5WM5u&#10;/ksaLgkQy6uQgjAid2Hs5bPF3IvyaOrFc7LwSBDfxTMSxVGWvwzpngv27yGh3lYynI5iOpN+FRtx&#10;39vYaNJyA7Oj4W2KFycnmlgJrkXpSmsob8b1RSos/XMqoNzHQjvBWo2OajXDZnCtMTn2wUaWT6Bg&#10;JUFgoEWYe7CopfqJUQ8zJMX6x44qhlHzUUAXxEEUgZtxm2g6D2GjLi2bSwsVBUCl2GA0LldmHFS7&#10;TvFtDS8d++4WOifnTtS2xUZWh36DOeFiO8w0O4gu987rPHmXvwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwnaeLeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoTVsCDXGqCrXl&#10;CJSIsxsvSUS8tmI3DW/PcoLT/sxo9ttiPblejDjEzpOG25kCgVR721GjoXrf3TyAiMmQNb0n1PCN&#10;Edbl5UVhcuvP9IbjITWCQyjmRkObUsiljHWLzsSZD0isffrBmcTj0Eg7mDOHu17OlcqkMx3xhdYE&#10;fGqx/jqcnIaQwv7+eXh53Wx3o6o+9tW8a7ZaX19Nm0cQCaf0Z4ZffEaHkpmO/kQ2il7DMrtj9MTC&#10;gisbVosVN0deZEsFsizk/xfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA76XV7uAIA&#10;AMEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB8J2ni&#10;3gAAAAoBAAAPAAAAAAAAAAAAAAAAABIFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;HQYAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w:rsidR="00C711A0" w:rsidRPr="007C47B8" w:rsidRDefault="00C711A0" w:rsidP="00C711A0">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="atLeast"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="2" w:name="_Hlk201825483"/>
+                      <w:bookmarkStart w:id="3" w:name="_Hlk201825483"/>
                       <w:r w:rsidRPr="007C47B8">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Signature</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007C47B8">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="dotted"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">     </w:t>
                       </w:r>
                       <w:r w:rsidRPr="007C47B8">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="20"/>
@@ -6458,51 +6431,51 @@
                         </w:rPr>
                         <w:tab/>
                         <w:t>/</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007C47B8">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="dotted"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="007C47B8">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="dotted"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:bookmarkEnd w:id="2"/>
+                    <w:bookmarkEnd w:id="3"/>
                     <w:p w:rsidR="00C711A0" w:rsidRPr="007C47B8" w:rsidRDefault="00C711A0">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00B642E9">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -8015,69 +7988,58 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A40552" w:rsidRPr="00B642E9">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="005A1573" w:rsidRPr="00B642E9">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Director of </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A40552" w:rsidRPr="00B642E9">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Rangsit</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Rangsit </w:t>
             </w:r>
             <w:r w:rsidR="005A1573" w:rsidRPr="00B642E9">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Research Institute</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006D5971" w:rsidRPr="00B642E9" w:rsidRDefault="006D5971" w:rsidP="006D5971">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B642E9">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>…………………………………………..……….</w:t>
@@ -8216,71 +8178,59 @@
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="001E2CC4" w:rsidRPr="00B642E9">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Director</w:t>
             </w:r>
             <w:r w:rsidR="00C84687" w:rsidRPr="00B642E9">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C84687" w:rsidRPr="00B642E9">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="6"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Rangsit</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Research Institute</w:t>
+              <w:t>Rangsit Research Institute</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00033C90" w:rsidRPr="00B642E9" w:rsidRDefault="001E2CC4" w:rsidP="00EC2CE4">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B642E9">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">According to Mr./Ms. </w:t>
             </w:r>
             <w:r w:rsidR="00033C90" w:rsidRPr="00B642E9">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>...........................</w:t>
@@ -9596,79 +9546,81 @@
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Total</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00EC2CE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:u w:val="dotted"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00EC2CE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:u w:val="dotted"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00EC2CE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:u w:val="dotted"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00EC2CE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:u w:val="dotted"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00EC2CE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:u w:val="dotted"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidR="00EC2CE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:u w:val="dotted"/>
                               </w:rPr>
                               <w:t xml:space="preserve">     </w:t>
                             </w:r>
                             <w:r w:rsidR="00EC2CE4" w:rsidRPr="00EC2CE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>b</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00EC2CE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>aht</w:t>
                             </w:r>
@@ -9929,121 +9881,87 @@
                                     <w:t>................</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="00EC2CE4" w:rsidRPr="00EC2CE4" w:rsidRDefault="00EC2CE4" w:rsidP="00EC2CE4">
                                   <w:pPr>
                                     <w:spacing w:line="360" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00EC2CE4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:szCs w:val="24"/>
                                       <w:cs/>
                                     </w:rPr>
                                     <w:t>(</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00EC2CE4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">Ms. </w:t>
-[...15 lines deleted...]
-                                    <w:t xml:space="preserve"> </w:t>
+                                    <w:t xml:space="preserve">Ms. Kanungnid </w:t>
                                   </w:r>
                                   <w:proofErr w:type="spellStart"/>
                                   <w:r w:rsidRPr="00EC2CE4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>Kheaworn</w:t>
                                   </w:r>
                                   <w:proofErr w:type="spellEnd"/>
                                   <w:r w:rsidRPr="00EC2CE4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:szCs w:val="24"/>
                                       <w:cs/>
                                     </w:rPr>
                                     <w:t>)</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="00EC2CE4" w:rsidRPr="00EC2CE4" w:rsidRDefault="00EC2CE4" w:rsidP="00EC2CE4">
                                   <w:pPr>
                                     <w:spacing w:line="360" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:szCs w:val="24"/>
                                       <w:cs/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00EC2CE4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:spacing w:val="6"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">Staff, </w:t>
-[...17 lines deleted...]
-                                    <w:t xml:space="preserve"> Research Institute</w:t>
+                                    <w:t>Staff, Rangsit Research Institute</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="00961C5B" w:rsidRPr="00EC2CE4" w:rsidRDefault="00EC2CE4" w:rsidP="00EC2CE4">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00EC2CE4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>…………/………………/……………</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
@@ -10095,52 +10013,61 @@
                               <w:t>................</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00EC2CE4" w:rsidRPr="00EC2CE4" w:rsidRDefault="00EC2CE4" w:rsidP="00EC2CE4">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00EC2CE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00EC2CE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Ms. Kanungnid Kheaworn</w:t>
-                            </w:r>
+                              <w:t xml:space="preserve">Ms. Kanungnid </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00EC2CE4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Kheaworn</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00EC2CE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00EC2CE4" w:rsidRPr="00EC2CE4" w:rsidRDefault="00EC2CE4" w:rsidP="00EC2CE4">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00EC2CE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:spacing w:val="6"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
@@ -10453,69 +10380,51 @@
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:szCs w:val="24"/>
                                       <w:cs/>
                                     </w:rPr>
                                     <w:t>)</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="00EC2CE4" w:rsidRPr="00EC2CE4" w:rsidRDefault="00EC2CE4" w:rsidP="00EC2CE4">
                                   <w:pPr>
                                     <w:spacing w:line="360" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:spacing w:val="6"/>
                                       <w:szCs w:val="24"/>
                                       <w:cs/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00EC2CE4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:spacing w:val="6"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">Director, </w:t>
-[...17 lines deleted...]
-                                    <w:t xml:space="preserve"> Research Institute</w:t>
+                                    <w:t>Director, Rangsit Research Institute</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="00961C5B" w:rsidRPr="0019546E" w:rsidRDefault="00EC2CE4" w:rsidP="00EC2CE4">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00EC2CE4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>…………/………………/……………</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
@@ -10567,52 +10476,79 @@
                               <w:t>................</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00EC2CE4" w:rsidRPr="00EC2CE4" w:rsidRDefault="00EC2CE4" w:rsidP="00EC2CE4">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00EC2CE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00EC2CE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Assoc. Prof. Dr.Ekapol Limpongsa</w:t>
-                            </w:r>
+                              <w:t xml:space="preserve">Assoc. Prof. </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00EC2CE4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Dr.Ekapol</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00EC2CE4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00EC2CE4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Limpongsa</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00EC2CE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00EC2CE4" w:rsidRPr="00EC2CE4" w:rsidRDefault="00EC2CE4" w:rsidP="00EC2CE4">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:spacing w:val="6"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00EC2CE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:spacing w:val="6"/>
                                 <w:szCs w:val="24"/>
@@ -11055,52 +10991,79 @@
                               <w:t>................</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="0048076A" w:rsidRPr="0048076A" w:rsidRDefault="0048076A" w:rsidP="0048076A">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0048076A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0048076A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Asst. Prof. Dr.Nares Pantaratorn</w:t>
-                            </w:r>
+                              <w:t xml:space="preserve">Asst. Prof. </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="0048076A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Dr.Nares</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="0048076A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="0048076A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Pantaratorn</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="0048076A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="0048076A" w:rsidRPr="0048076A" w:rsidRDefault="0048076A" w:rsidP="0048076A">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0048076A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Symbol" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Vice President for Research</w:t>
                             </w:r>
@@ -12772,67 +12735,57 @@
                             <w:pPr>
                               <w:spacing w:line="18" w:lineRule="atLeast"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C84687">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Coordinator</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C84687">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00C84687">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Kanungnid</w:t>
-[...8 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">Kanungnid </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidR="00C711A0" w:rsidRPr="00C84687">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Kheaworn</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidR="00C711A0" w:rsidRPr="00C84687">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Call</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C84687">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
@@ -12899,58 +12852,60 @@
                       <w:r w:rsidRPr="00C84687">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Coordinator</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C84687">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C84687">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Kanungnid </w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidR="00C711A0" w:rsidRPr="00C84687">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Kheaworn</w:t>
                       </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidR="00C711A0" w:rsidRPr="00C84687">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Call</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C84687">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>: 5</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C84687">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>688</w:t>
                       </w:r>
@@ -12977,153 +12932,152 @@
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006910D4" w:rsidRPr="00B642E9" w:rsidSect="00934930">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="709" w:right="708" w:bottom="284" w:left="993" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F30763" w:rsidRDefault="00F30763" w:rsidP="004D0AF7">
+    <w:p w:rsidR="009E3E59" w:rsidRDefault="009E3E59" w:rsidP="004D0AF7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F30763" w:rsidRDefault="00F30763" w:rsidP="004D0AF7">
+    <w:p w:rsidR="009E3E59" w:rsidRDefault="009E3E59" w:rsidP="004D0AF7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{6614B12A-0A06-44CC-81EB-A37614B9DDA5}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{A2CF3C57-3BA9-4C74-B0F0-0E299E6DB669}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{35E378BD-226B-4B4C-A21E-F450A2E231E9}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{21BFA133-8F26-42C0-BDEB-06F190F7F692}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{B2FD2DEC-62E6-4C8C-A10B-BDCC53779D4D}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{C28FBA32-E349-4350-BD03-5D784A70296C}"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
-    <w:altName w:val="Cordia New"/>
     <w:panose1 w:val="020B0304020202020204"/>
-    <w:charset w:val="DE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH Sarabun New">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{27B609AE-E229-4355-8179-833C3D3A0F4E}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId7" w:fontKey="{4AED5D25-CDD1-45CC-8F35-8235A65795CC}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{3224234D-145E-4755-B67B-CC7FF7609E89}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{1CFE8C14-11B0-48F6-B659-CF84702F6D65}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{6481576D-1812-4AD4-8D0F-64F20D4A729B}"/>
+    <w:embedBoldItalic r:id="rId7" w:fontKey="{39E1B55E-FE24-4CCE-8474-56407E6464C3}"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="DE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{F14CEABD-3DA5-4D03-91C2-836062C9364E}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{A6135EA6-214C-4D5A-937C-B92883D74E85}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00961C5B" w:rsidRPr="00792D09" w:rsidRDefault="00961C5B" w:rsidP="00C94CD7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00792D09">
       <w:rPr>
@@ -13167,58 +13121,58 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00961C5B" w:rsidRPr="00314E69" w:rsidRDefault="00961C5B" w:rsidP="00314E69">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:cs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F30763" w:rsidRDefault="00F30763" w:rsidP="004D0AF7">
+    <w:p w:rsidR="009E3E59" w:rsidRDefault="009E3E59" w:rsidP="004D0AF7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F30763" w:rsidRDefault="00F30763" w:rsidP="004D0AF7">
+    <w:p w:rsidR="009E3E59" w:rsidRDefault="009E3E59" w:rsidP="004D0AF7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00961C5B" w:rsidRPr="00C711A0" w:rsidRDefault="00961C5B" w:rsidP="00C26821">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="425"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C711A0">
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:sz w:val="22"/>
@@ -13358,51 +13312,51 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 1" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:260.15pt;margin-top:-20.25pt;width:256.45pt;height:29.35pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7kzfWKwIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhxk7Yx4hRdugwD&#10;ugvQ7gNkWbaFSaImKbGzrx8lp5mx7WmYHwRRpI4OD0lv7gatyFE4L8GUdDGbUyIMh1qatqRfn/dv&#10;binxgZmaKTCipCfh6d329atNbwuRQweqFo4giPFFb0vahWCLLPO8E5r5GVhh0NmA0yyg6dqsdqxH&#10;dK2yfD6/znpwtXXAhfd4+jA66TbhN43g4XPTeBGIKilyC2l1aa3imm03rGgds53kZxrsH1hoJg0+&#10;eoF6YIGRg5N/QGnJHXhowoyDzqBpJBcpB8xmMf8tm6eOWZFyQXG8vcjk/x8s/3T84oissXaUGKax&#10;RM9iCOQtDGQR1emtLzDoyWJYGPA4RsZMvX0E/s0TA7uOmVbcOwd9J1iN7NLNbHJ1xPERpOo/Qo3P&#10;sEOABDQ0TkdAFIMgOlbpdKlMpMLx8CpfXa8XK0o4+q5u8pvlKpLLWPFy2zof3gvQJG5K6rDyCZ0d&#10;H30YQ19CEntQst5LpZLh2mqnHDky7JJ9+s7ofhqmDOlLul7lq1GAqc9PIebp+xuElgHbXUld0ttL&#10;ECuibO9MnZoxMKnGPWanDCYZdYzSjSKGoRrOdamgPqGiDsa2xjHETQfuByU9tnRJ/fcDc4IS9cFg&#10;VdaL5TLOQDKWq5scDTf1VFMPMxyhShooGbe7MM7NwTrZdvjS2AcG7rGSjUwiR6ojqzNvbNtUpvOI&#10;xbmY2inq149g+xMAAP//AwBQSwMEFAAGAAgAAAAhAEZtYOThAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAMhu9IvENkJC5oS2i3UUrTCSGB2A0GgmvWeG1F4pQk68rbk53gZsuffn9/tZ6s&#10;YSP60DuScD0XwJAap3tqJby/Pc4KYCEq0so4Qgk/GGBdn59VqtTuSK84bmPLUgiFUknoYhxKzkPT&#10;oVVh7gakdNs7b1VMq2+59uqYwq3hmRArblVP6UOnBnzosPnaHqyEYvE8foZN/vLRrPbmNl7djE/f&#10;XsrLi+n+DljEKf7BcNJP6lAnp507kA7MSFhmIk+ohNlCLIGdCJHnGbBdmooMeF3x/x3qXwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7kzfWKwIAAFAEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBGbWDk4QAAAAsBAAAPAAAAAAAAAAAAAAAAAIUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00961C5B" w:rsidRPr="0040454B" w:rsidRDefault="00961C5B" w:rsidP="004E38AA">
                     <w:pPr>
                       <w:ind w:left="1440" w:hanging="1440"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:cs/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004E38AA">
                       <w:rPr>
                         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>RSU.</w:t>
                     </w:r>
                     <w:r w:rsidRPr="004E38AA">
                       <w:rPr>
                         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:cs/>
@@ -14072,51 +14026,51 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="110"/>
   <w:embedTrueTypeFonts/>
   <w:embedSystemFonts/>
   <w:saveSubsetFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="136"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -14174,50 +14128,51 @@
     <w:rsid w:val="001B7878"/>
     <w:rsid w:val="001C1932"/>
     <w:rsid w:val="001D26EB"/>
     <w:rsid w:val="001D38EC"/>
     <w:rsid w:val="001D4CDB"/>
     <w:rsid w:val="001E2CC4"/>
     <w:rsid w:val="001F01A1"/>
     <w:rsid w:val="001F2EE9"/>
     <w:rsid w:val="00200AC8"/>
     <w:rsid w:val="002024EB"/>
     <w:rsid w:val="00212718"/>
     <w:rsid w:val="00216335"/>
     <w:rsid w:val="00216AE2"/>
     <w:rsid w:val="00223B04"/>
     <w:rsid w:val="00226372"/>
     <w:rsid w:val="00241F24"/>
     <w:rsid w:val="002421A9"/>
     <w:rsid w:val="002500BB"/>
     <w:rsid w:val="00257A42"/>
     <w:rsid w:val="00270326"/>
     <w:rsid w:val="002745EF"/>
     <w:rsid w:val="0028443E"/>
     <w:rsid w:val="002858B0"/>
     <w:rsid w:val="002862E9"/>
     <w:rsid w:val="002A5E7A"/>
+    <w:rsid w:val="002C3978"/>
     <w:rsid w:val="002C6A6B"/>
     <w:rsid w:val="002D5B50"/>
     <w:rsid w:val="002D6F0D"/>
     <w:rsid w:val="002E0B49"/>
     <w:rsid w:val="002F15BC"/>
     <w:rsid w:val="002F7869"/>
     <w:rsid w:val="003037FB"/>
     <w:rsid w:val="00314E69"/>
     <w:rsid w:val="00317300"/>
     <w:rsid w:val="00320964"/>
     <w:rsid w:val="003279D8"/>
     <w:rsid w:val="003333A0"/>
     <w:rsid w:val="00337F0E"/>
     <w:rsid w:val="00347221"/>
     <w:rsid w:val="0035039D"/>
     <w:rsid w:val="00350960"/>
     <w:rsid w:val="00350C17"/>
     <w:rsid w:val="00351B87"/>
     <w:rsid w:val="003541FA"/>
     <w:rsid w:val="00356C0A"/>
     <w:rsid w:val="00357687"/>
     <w:rsid w:val="00365503"/>
     <w:rsid w:val="00370A4B"/>
     <w:rsid w:val="00376631"/>
     <w:rsid w:val="00383D17"/>
@@ -14364,50 +14319,51 @@
     <w:rsid w:val="008F37C6"/>
     <w:rsid w:val="00902476"/>
     <w:rsid w:val="00904355"/>
     <w:rsid w:val="00904FCB"/>
     <w:rsid w:val="009069D0"/>
     <w:rsid w:val="00920625"/>
     <w:rsid w:val="00934930"/>
     <w:rsid w:val="0094338E"/>
     <w:rsid w:val="00950F66"/>
     <w:rsid w:val="0095392B"/>
     <w:rsid w:val="00955DA8"/>
     <w:rsid w:val="00957194"/>
     <w:rsid w:val="00961BCE"/>
     <w:rsid w:val="00961C5B"/>
     <w:rsid w:val="00961D79"/>
     <w:rsid w:val="009660C5"/>
     <w:rsid w:val="00971677"/>
     <w:rsid w:val="00972077"/>
     <w:rsid w:val="009914F9"/>
     <w:rsid w:val="00995550"/>
     <w:rsid w:val="009A1E63"/>
     <w:rsid w:val="009C20D5"/>
     <w:rsid w:val="009C3CDD"/>
     <w:rsid w:val="009C51D6"/>
     <w:rsid w:val="009E24E3"/>
+    <w:rsid w:val="009E3E59"/>
     <w:rsid w:val="009E3EFA"/>
     <w:rsid w:val="009E741F"/>
     <w:rsid w:val="009F32C7"/>
     <w:rsid w:val="00A25D28"/>
     <w:rsid w:val="00A357C4"/>
     <w:rsid w:val="00A40552"/>
     <w:rsid w:val="00A43029"/>
     <w:rsid w:val="00A46A2F"/>
     <w:rsid w:val="00A60D59"/>
     <w:rsid w:val="00A67F24"/>
     <w:rsid w:val="00A75EEC"/>
     <w:rsid w:val="00A81F81"/>
     <w:rsid w:val="00A8579D"/>
     <w:rsid w:val="00A909D5"/>
     <w:rsid w:val="00A91A06"/>
     <w:rsid w:val="00A93F13"/>
     <w:rsid w:val="00A9600F"/>
     <w:rsid w:val="00AA5879"/>
     <w:rsid w:val="00AB050C"/>
     <w:rsid w:val="00AC153A"/>
     <w:rsid w:val="00AD1A0B"/>
     <w:rsid w:val="00AE3441"/>
     <w:rsid w:val="00AE6E27"/>
     <w:rsid w:val="00AE6FA2"/>
     <w:rsid w:val="00AF6245"/>
@@ -14545,51 +14501,51 @@
     <w:rsid w:val="00FF382D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="62AC5988"/>
+  <w14:docId w14:val="647A0856"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{ED314462-DBDC-4AA8-BB75-3D7792841779}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Angsana New" w:eastAsia="Calibri" w:hAnsi="Angsana New" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>