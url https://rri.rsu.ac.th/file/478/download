--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -461,58 +461,60 @@
                             <w:r w:rsidR="00972077" w:rsidRPr="00513D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="0005791A" w:rsidRPr="00513D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>25</w:t>
                             </w:r>
                             <w:r w:rsidR="000B422C" w:rsidRPr="00513D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>6</w:t>
                             </w:r>
-                            <w:r w:rsidR="00FB04C2">
+                            <w:r w:rsidR="00D2007B">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>8</w:t>
+                              <w:t>9</w:t>
                             </w:r>
+                            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+                            <w:bookmarkEnd w:id="0"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:390.2pt;margin-top:1.85pt;width:126.4pt;height:86.1pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPfUk3xAIAAKcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1r2zAUfR/sPwi9p/6IE6emTknSZAz2&#10;Be3Ys2LJtpgseZISuxv777uSEze0G4yxBIyudX107rlH9+a2bwQ6Mm24kjmOrkKMmCwU5bLK8eeH&#10;3WSBkbFEUiKUZDl+ZAbfLl+/uunajMWqVoIyjQBEmqxrc1xb22ZBYIqaNcRcqZZJ2CyVboiFUFcB&#10;1aQD9EYEcRjOg05p2mpVMGPg7d2wiZcevyxZYT+WpWEWiRwDN+uf2j/37hksb0hWadLWvDjRIP/A&#10;oiFcwqEj1B2xBB00fwHV8EIro0p7VagmUGXJC+ZrgGqi8Fk19zVpma8FxDHtKJP5f7DFh+MnjTiF&#10;3oE8kjTQowfWW7RWPYqdPF1rMsi6byHP9vAaUn2ppn2niq8GSbWpiazYSmvV1YxQoBe5L4OLTwcc&#10;40D23XtF4RhysMoD9aVunHagBgJ04PE4tsZRKdyR83AWL2CrgL0ovJ4mqW9eQLLz56029g1TDXKL&#10;HGvovYcnx3fGOjokO6e404wSnO64ED7Q1X4jNDoS8MnO/3wFz9KERF2O59NZOCjwR4jQ/34H0XAL&#10;hhe8yfFiTCKZ020rqbejJVwMa6AspOPHvJWHOiDqLSz9e5DH2+zHajcL02S6mKTpbDpJpttwsl7s&#10;NpPVJprP0+16s95GPx3rKMlqTimTW49pzq6Pkr9z1en+DX4dfT8SdKzUAWq8r2mHKHetmM6u4whD&#10;ABcvToeqEREVTIzCaoy0sl+4rb3dXecdhrnsyGLu/ic5R3Tf0ouDgxe1DRk9SAVKnlXztnROHDxp&#10;+30/XACH7yy7V/QRfAqsvBlhusGiVvo7Rh1MihybbweiGUbirQSvX0dJ4kaLD5JZGkOgL3f2lztE&#10;FgCVY4vRsNzYYRwdWs2rGk4abpdUK7gfJffOfWIFlbgApoGv6TS53Li5jH3W03xd/gIAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAH4r2rPiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoTZKSEuJUCNQD4lLaQsXNjbdJSryOYqcNf1/3BLdZzWjmbT4fTcuO2LvGkoT7iQCGVFrdUCVh&#10;s17czYA5r0ir1hJK+EUH8+L6KleZtif6wOPKVyyUkMuUhNr7LuPclTUa5Sa2Qwre3vZG+XD2Fde9&#10;OoVy0/JIiAduVENhoVYdvtRY/qwGIyHaH+LkkAzL9+338vXN+s/p13Yh5e3N+PwEzOPo/8JwwQ/o&#10;UASmnR1IO9ZKSGciCVEJcQrs4os4joDtgkqnj8CLnP9/oTgDAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAD31JN8QCAACnBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAfivas+IAAAAKAQAADwAAAAAAAAAAAAAAAAAeBQAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAC0GAAAAAA==&#10;" strokeweight=".5pt">
                 <v:shadow color="#868686"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00097877" w:rsidRPr="00513D12" w:rsidRDefault="00097877" w:rsidP="00097877">
@@ -670,51 +672,51 @@
                       </w:r>
                       <w:r w:rsidRPr="00513D12">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00513D12">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00097877" w:rsidRPr="00513D12" w:rsidRDefault="00097877">
                       <w:pPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="dotted"/>
                           <w:cs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00513D12">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>รหัสโครงการ</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00513D12">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00972077" w:rsidRPr="00513D12">
@@ -739,58 +741,60 @@
                       <w:r w:rsidR="00972077" w:rsidRPr="00513D12">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="0005791A" w:rsidRPr="00513D12">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>25</w:t>
                       </w:r>
                       <w:r w:rsidR="000B422C" w:rsidRPr="00513D12">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>6</w:t>
                       </w:r>
-                      <w:r w:rsidR="00FB04C2">
+                      <w:r w:rsidR="00D2007B">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t>8</w:t>
+                        <w:t>9</w:t>
                       </w:r>
+                      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+                      <w:bookmarkEnd w:id="1"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80B05" w:rsidRPr="00DB4BDB" w:rsidRDefault="00664F8D" w:rsidP="00014849">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
@@ -2349,82 +2353,82 @@
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk168391566"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk168391566"/>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผลงานนี้ไม่ได้เป็นวิทยานิพนธ์</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w:rsidR="002C6A6B" w:rsidRPr="00DB4BDB" w:rsidRDefault="002C6A6B" w:rsidP="00014849">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">โดยข้าพเจ้ามีชื่อปรากฏในบทความเป็น </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F081"/>
       </w:r>
@@ -2594,83 +2598,83 @@
     </w:p>
     <w:p w:rsidR="00C92D0C" w:rsidRPr="00DB4BDB" w:rsidRDefault="00C00E69" w:rsidP="00014849">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ลักษณะเอกสารผลงานวิจัย </w:t>
       </w:r>
       <w:r w:rsidR="00D75409" w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk168391335"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk168391335"/>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F081"/>
       </w:r>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Full paper </w:t>
       </w:r>
       <w:r w:rsidR="00D75409" w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00474660" w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F081"/>
       </w:r>
       <w:r w:rsidR="00474660" w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00474660">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidR="00474660" w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
@@ -6006,52 +6010,50 @@
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่เว็บไซต์สถาบันวิจัย</w:t>
       </w:r>
       <w:r w:rsidR="00F00492" w:rsidRPr="00F00492">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00F00492" w:rsidRPr="00A93963">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://rri.rsu.ac.th/downloads/13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F00492">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00785EA4" w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>และเตรียมเอกสารตามรายละเอียดในแบบฟอร์ม เพื่อส่งเคลียร์เงินกับสถาบันวิจัย</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E6514F" w:rsidRPr="00014849" w:rsidRDefault="00E6514F" w:rsidP="00794FF5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E6514F" w:rsidRPr="00DB4BDB" w:rsidRDefault="00E6514F" w:rsidP="00794FF5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
@@ -6362,54 +6364,50 @@
                                 <w:u w:val="dotted"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...2 lines deleted...]
-              </v:shapetype>
               <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:253.75pt;margin-top:18.2pt;width:237.6pt;height:58.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApdb5PhQIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z31ZexNb66z20lSV&#10;thdptx9AAMeoGCiQ2Nuq/94BJ2m2F6mq6gcMzHCYmXOGy6uxl2jHrRNaNTg7SzHiimom1KbBHx9X&#10;swVGzhPFiNSKN/iJO3y1fPnicjA1z3WnJeMWAYhy9WAa3Hlv6iRxtOM9cWfacAXGVtueeFjaTcIs&#10;GQC9l0mephfJoC0zVlPuHOzeTUa8jPhty6l/37aOeyQbDLH5ONo4rsOYLC9JvbHEdILuwyD/EEVP&#10;hIJLj1B3xBO0teIXqF5Qq51u/RnVfaLbVlAec4BssvSnbB46YnjMBYrjzLFM7v/B0ne7DxYJ1uA5&#10;Ror0QNEjHz260SPKQ3UG42pwejDg5kfYBpZjps7ca/rJIaVvO6I2/NpaPXScMIguCyeTk6MTjgsg&#10;6+GtZnAN2XodgcbW9qF0UAwE6MDS05GZEAqFzfM0m5c5mCjY5sV5uSjjFaQ+nDbW+ddc9yhMGmyB&#10;+YhOdvfOh2hIfXAJlzktBVsJKePCbta30qIdAZWs4rdHf+YmVXBWOhybEKcdCBLuCLYQbmT9a5Xl&#10;RXqTV7PVxWI+K1ZFOavm6WKWZtVNdZEWVXG3+hYCzIq6E4xxdS8UPygwK/6O4X0vTNqJGkRDg6sy&#10;LyeK/phkGr/fJdkLDw0pRd/gxdGJ1IHYV4pB2qT2RMhpnjwPP1YZanD4x6pEGQTmJw34cT1GvR3V&#10;tdbsCXRhNdAGDMNjApNO2y8YDdCYDXaft8RyjOQbBdqqsqIInRwXRTkPqrCnlvWphSgKUA32GE3T&#10;Wz91/9ZYsengpknNSl+DHlsRpRKEO0W1VzE0X8xp/1CE7j5dR68fz9nyOwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJFSXRzfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJDaIOrR1&#10;0oY4FSCB2Lb0AJN4mkTE4yh2m/T2mBUsR//p/zfFbra9uNDoO8canhYJCOLamY4bDcev98cNCB+Q&#10;DfaOScOVPOzK25sCc+Mm3tPlEBoRS9jnqKENYcil9HVLFv3CDcQxO7nRYojn2Egz4hTLbS+XSZJK&#10;ix3HhRYHemup/j6crYbT5/SgtlP1EY7Zfp2+YpdV7qr1/d388gwi0Bz+YPjVj+pQRqfKndl40WtQ&#10;SaYiqmGVrkFEYLtZZiCqSKqVAlkW8v8L5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;KXW+T4UCAAAWBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAkVJdHN8AAAAKAQAADwAAAAAAAAAAAAAAAADfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="0091044A" w:rsidRPr="00794FF5" w:rsidRDefault="0091044A" w:rsidP="00396AF6">
                       <w:pPr>
                         <w:spacing w:line="18" w:lineRule="atLeast"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00794FF5">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ลงชื่อ</w:t>
                       </w:r>
                       <w:r w:rsidR="00794FF5" w:rsidRPr="00794FF5">
                         <w:rPr>
@@ -6504,51 +6502,51 @@
                       <w:r w:rsidR="00DB4BDB" w:rsidRPr="00794FF5">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:u w:val="dotted"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00DB4BDB" w:rsidRPr="00794FF5">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:u w:val="dotted"/>
                         </w:rPr>
                         <w:t>)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00794FF5" w:rsidRPr="00794FF5" w:rsidRDefault="00794FF5" w:rsidP="00794FF5">
                       <w:pPr>
                         <w:spacing w:line="18" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00794FF5">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ผู้ขอรับการสนับสนุน</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="0091044A" w:rsidRPr="00794FF5" w:rsidRDefault="0091044A" w:rsidP="00396AF6">
                       <w:pPr>
                         <w:spacing w:line="18" w:lineRule="atLeast"/>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
@@ -8676,51 +8674,51 @@
                               </w:rPr>
                               <w:t>............................</w:t>
                             </w:r>
                             <w:r w:rsidR="000A10B0">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>......</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00DB4BDB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>........)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="000A10B0" w:rsidRDefault="000A10B0" w:rsidP="00D839BA">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>นางสาวคนึงนิจ เขียวอ่อน</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00D839BA" w:rsidRPr="00DB4BDB" w:rsidRDefault="00D839BA" w:rsidP="00D839BA">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DB4BDB">
                               <w:rPr>
@@ -9467,51 +9465,69 @@
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:20.15pt;margin-top:9.45pt;width:155.9pt;height:55.1pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRcdlJhAIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z31Z52IrzmqTratK&#10;24u02w8gBseoGCiQ2Nuq/94BJ2m6baWqqh8wMMNhZs4ZljdDJ9CBGcuVLHFyFWPEZK0ol7sSf3ys&#10;JguMrCOSEqEkK/ETs/hm9fLFstcFS1WrBGUGAYi0Ra9L3Dqniyiydcs6Yq+UZhKMjTIdcbA0u4ga&#10;0gN6J6I0jmdRrwzVRtXMWti9G414FfCbhtXufdNY5pAoMcTmwmjCuPVjtFqSYmeIbnl9DIP8QxQd&#10;4RIuPUPdEUfQ3vBfoDpeG2VV465q1UWqaXjNQg6QTRI/y+ahJZqFXKA4Vp/LZP8fbP3u8MEgTkt8&#10;jZEkHVD0yAaH1mpAqa9Or20BTg8a3NwA28ByyNTqe1V/skiqTUvkjt0ao/qWEQrRJf5kdHF0xLEe&#10;ZNu/VRSuIXunAtDQmM6XDoqBAB1Yejoz40Op/ZX5PM+vwVSDbZbn83mgLiLF6bQ21r1mqkN+UmID&#10;zAd0cri3zkdDipOLv8wqwWnFhQgLs9tuhEEHAiqpwhcSeOYmpHeWyh8bEccdCBLu8DYfbmD9a56k&#10;WbxO80k1W8wnWZVNJ/k8XkziJF/nszjLs7vqmw8wyYqWU8rkPZfspMAk+zuGj70waidoEPUlzqfp&#10;dKToj0nG4ftdkh130JCCdyVenJ1I4Yl9JSmkTQpHuBjn0c/hhypDDU7/UJUgA8/8qAE3bIegt9lJ&#10;XVtFn0AXRgFtwDA8JjBplfmCUQ+NWWL7eU8Mw0i8kaCtPMky38lhkU3nKSzMpWV7aSGyBqgSO4zG&#10;6caN3b/Xhu9auOmk5lvQY8WDVLxwx6iOKobmCzkdHwrf3Zfr4PXjOVt9BwAA//8DAFBLAwQUAAYA&#10;CAAAACEAvcM56t4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTlKI2&#10;xKkqKi4ckChIcHRjJ46w15btpuHvWU70uDOj2TfNdnaWTTqm0aOAclEA09h5NeIg4OP9+W4NLGWJ&#10;SlqPWsCPTrBtr68aWSt/xjc9HfLAqARTLQWYnEPNeeqMdjItfNBIXu+jk5nOOHAV5ZnKneVVUTxw&#10;J0ekD0YG/WR09304OQGfzoxqH1+/emWn/Uu/W4U5BiFub+bdI7Cs5/wfhj98QoeWmI7+hCoxK+C+&#10;WFKS9PUGGPnLVVUCO5JQbUrgbcMvF7S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFFx&#10;2UmEAgAAFgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AL3DOereAAAACQEAAA8AAAAAAAAAAAAAAAAA3gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
                           <w:p w:rsidR="00D839BA" w:rsidRPr="00DB4BDB" w:rsidRDefault="00D839BA" w:rsidP="00D839BA">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DB4BDB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>(ผศ.ดร.นเรฏฐ์  พันธราธร)</w:t>
+                              <w:t>(ผศ.ดร.</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DB4BDB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:szCs w:val="24"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>นเรฏฐ์</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DB4BDB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:szCs w:val="24"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  พันธราธร)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00D839BA" w:rsidRPr="00DB4BDB" w:rsidRDefault="00D839BA" w:rsidP="00D839BA">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DB4BDB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>รองอธิการบดีฝ่ายวิจัย</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00D839BA" w:rsidRDefault="00D839BA" w:rsidP="00D839BA">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00DB4BDB">
@@ -10722,154 +10738,153 @@
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008228D7" w:rsidRPr="008228D7" w:rsidSect="008852AA">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="709" w:right="567" w:bottom="284" w:left="1276" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C3491B" w:rsidRDefault="00C3491B" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00F231DB" w:rsidRDefault="00F231DB" w:rsidP="004D0AF7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C3491B" w:rsidRDefault="00C3491B" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00F231DB" w:rsidRDefault="00F231DB" w:rsidP="004D0AF7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{8CE603FB-5D4E-44C3-9162-AABA96DFB93A}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{C7C3625B-C1AA-4BA5-B2C1-FDF1D71E7265}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{1F93E8DA-A88E-4F6D-89BE-C9E0FA3AFA98}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{DB3BF87C-7685-4C78-9921-42578160075D}"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:subsetted="1" w:fontKey="{117D83B7-9D51-4003-BE15-E71D10BFB33C}"/>
-    <w:embedBold r:id="rId4" w:subsetted="1" w:fontKey="{27AF551D-25F0-43F2-AEA7-E24D6698E772}"/>
+    <w:embedRegular r:id="rId3" w:subsetted="1" w:fontKey="{299B923A-1DBE-4DF0-9739-E03ACEE9CCC7}"/>
+    <w:embedBold r:id="rId4" w:subsetted="1" w:fontKey="{F95A27FA-9429-4E1B-A7DD-D214691F6BFD}"/>
   </w:font>
   <w:font w:name="Cordia New">
-    <w:altName w:val="Cordia New"/>
     <w:panose1 w:val="020B0304020202020204"/>
-    <w:charset w:val="DE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="DE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH Sarabun New">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{8A1C1F7F-BE07-4849-8C13-E2B2248ACBBD}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId8" w:fontKey="{07F29819-AEEE-49E5-B437-C8005566BE07}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{50441426-8F6D-416B-A99A-23981592712D}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{27D6500B-21B6-4470-BB09-E828563A5BF5}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{F3640C5C-02B0-440A-ADDE-2850A420A8C7}"/>
+    <w:embedBoldItalic r:id="rId8" w:fontKey="{E10F0CFF-4A34-4DAB-A42B-E9D3C524BC2A}"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{9DEABAC0-4BD2-4384-8FDD-12B3404AE3E2}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{BA140000-5B66-4CD5-9657-055037F86E45}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="003E374B" w:rsidRDefault="003E374B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="004D0AF7" w:rsidRPr="00FB253F" w:rsidRDefault="004D0AF7" w:rsidP="000A10B0">
     <w:pPr>
@@ -10881,58 +10896,58 @@
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00314E69" w:rsidRPr="00314E69" w:rsidRDefault="00314E69" w:rsidP="00314E69">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:cs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C3491B" w:rsidRDefault="00C3491B" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00F231DB" w:rsidRDefault="00F231DB" w:rsidP="004D0AF7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C3491B" w:rsidRDefault="00C3491B" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00F231DB" w:rsidRDefault="00F231DB" w:rsidP="004D0AF7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="003E374B" w:rsidRDefault="003E374B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00C26821" w:rsidRPr="000A10B0" w:rsidRDefault="00C26821" w:rsidP="00C26821">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="425"/>
       <w:jc w:val="right"/>
@@ -11117,51 +11132,50 @@
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 1" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:260.15pt;margin-top:-20.25pt;width:256.45pt;height:29.35pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7kzfWKwIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhxk7Yx4hRdugwD&#10;ugvQ7gNkWbaFSaImKbGzrx8lp5mx7WmYHwRRpI4OD0lv7gatyFE4L8GUdDGbUyIMh1qatqRfn/dv&#10;binxgZmaKTCipCfh6d329atNbwuRQweqFo4giPFFb0vahWCLLPO8E5r5GVhh0NmA0yyg6dqsdqxH&#10;dK2yfD6/znpwtXXAhfd4+jA66TbhN43g4XPTeBGIKilyC2l1aa3imm03rGgds53kZxrsH1hoJg0+&#10;eoF6YIGRg5N/QGnJHXhowoyDzqBpJBcpB8xmMf8tm6eOWZFyQXG8vcjk/x8s/3T84oissXaUGKax&#10;RM9iCOQtDGQR1emtLzDoyWJYGPA4RsZMvX0E/s0TA7uOmVbcOwd9J1iN7NLNbHJ1xPERpOo/Qo3P&#10;sEOABDQ0TkdAFIMgOlbpdKlMpMLx8CpfXa8XK0o4+q5u8pvlKpLLWPFy2zof3gvQJG5K6rDyCZ0d&#10;H30YQ19CEntQst5LpZLh2mqnHDky7JJ9+s7ofhqmDOlLul7lq1GAqc9PIebp+xuElgHbXUld0ttL&#10;ECuibO9MnZoxMKnGPWanDCYZdYzSjSKGoRrOdamgPqGiDsa2xjHETQfuByU9tnRJ/fcDc4IS9cFg&#10;VdaL5TLOQDKWq5scDTf1VFMPMxyhShooGbe7MM7NwTrZdvjS2AcG7rGSjUwiR6ojqzNvbNtUpvOI&#10;xbmY2inq149g+xMAAP//AwBQSwMEFAAGAAgAAAAhAEZtYOThAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAMhu9IvENkJC5oS2i3UUrTCSGB2A0GgmvWeG1F4pQk68rbk53gZsuffn9/tZ6s&#10;YSP60DuScD0XwJAap3tqJby/Pc4KYCEq0so4Qgk/GGBdn59VqtTuSK84bmPLUgiFUknoYhxKzkPT&#10;oVVh7gakdNs7b1VMq2+59uqYwq3hmRArblVP6UOnBnzosPnaHqyEYvE8foZN/vLRrPbmNl7djE/f&#10;XsrLi+n+DljEKf7BcNJP6lAnp507kA7MSFhmIk+ohNlCLIGdCJHnGbBdmooMeF3x/x3qXwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7kzfWKwIAAFAEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBGbWDk4QAAAAsBAAAPAAAAAAAAAAAAAAAAAIUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00AF6245" w:rsidRPr="003E374B" w:rsidRDefault="00AF6245" w:rsidP="00097877">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:cs/>
                       </w:rPr>
                     </w:pPr>
-                    <w:bookmarkStart w:id="3" w:name="_GoBack"/>
                     <w:r w:rsidRPr="003E374B">
                       <w:rPr>
                         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:cs/>
                       </w:rPr>
                       <w:t xml:space="preserve">แบบฟอร์ม มรส.93 </w:t>
                     </w:r>
                     <w:r w:rsidR="00097877" w:rsidRPr="003E374B">
                       <w:rPr>
                         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:cs/>
                       </w:rPr>
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidRPr="003E374B">
                       <w:rPr>
                         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
@@ -11195,51 +11209,50 @@
                       </w:rPr>
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidR="00097877" w:rsidRPr="003E374B">
                       <w:rPr>
                         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:cs/>
                       </w:rPr>
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidRPr="003E374B">
                       <w:rPr>
                         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:cs/>
                       </w:rPr>
                       <w:t>ผลงานวิจัยในการประชุมวิชาการระดับนานาชาติ</w:t>
                     </w:r>
-                    <w:bookmarkEnd w:id="3"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010E12A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C724ABC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -11878,51 +11891,51 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="110"/>
   <w:embedTrueTypeFonts/>
   <w:embedSystemFonts/>
   <w:saveSubsetFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="136"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -12220,143 +12233,145 @@
     <w:rsid w:val="00C3491B"/>
     <w:rsid w:val="00C5168E"/>
     <w:rsid w:val="00C5794E"/>
     <w:rsid w:val="00C57CD9"/>
     <w:rsid w:val="00C61B43"/>
     <w:rsid w:val="00C6481E"/>
     <w:rsid w:val="00C66514"/>
     <w:rsid w:val="00C66FC4"/>
     <w:rsid w:val="00C71DE2"/>
     <w:rsid w:val="00C760C0"/>
     <w:rsid w:val="00C92D0C"/>
     <w:rsid w:val="00C94CD7"/>
     <w:rsid w:val="00CB3337"/>
     <w:rsid w:val="00CB352C"/>
     <w:rsid w:val="00CE09B5"/>
     <w:rsid w:val="00CE199E"/>
     <w:rsid w:val="00CE4DD2"/>
     <w:rsid w:val="00CF31D0"/>
     <w:rsid w:val="00CF60EE"/>
     <w:rsid w:val="00CF6CAF"/>
     <w:rsid w:val="00CF7EA0"/>
     <w:rsid w:val="00D03D7A"/>
     <w:rsid w:val="00D0657A"/>
     <w:rsid w:val="00D07299"/>
     <w:rsid w:val="00D11AFE"/>
+    <w:rsid w:val="00D2007B"/>
     <w:rsid w:val="00D323D7"/>
     <w:rsid w:val="00D3512B"/>
     <w:rsid w:val="00D42D1F"/>
     <w:rsid w:val="00D53B4E"/>
     <w:rsid w:val="00D75409"/>
     <w:rsid w:val="00D828BE"/>
     <w:rsid w:val="00D839BA"/>
     <w:rsid w:val="00DA4803"/>
     <w:rsid w:val="00DB3A2E"/>
     <w:rsid w:val="00DB4BDB"/>
     <w:rsid w:val="00DC071B"/>
     <w:rsid w:val="00DC2C47"/>
     <w:rsid w:val="00DC35AD"/>
     <w:rsid w:val="00DC41F8"/>
     <w:rsid w:val="00DC6C31"/>
     <w:rsid w:val="00DD771E"/>
     <w:rsid w:val="00DF5B6B"/>
     <w:rsid w:val="00E05B76"/>
     <w:rsid w:val="00E06778"/>
     <w:rsid w:val="00E13CE6"/>
     <w:rsid w:val="00E17126"/>
     <w:rsid w:val="00E2288A"/>
     <w:rsid w:val="00E2391E"/>
     <w:rsid w:val="00E2643C"/>
     <w:rsid w:val="00E44BCD"/>
     <w:rsid w:val="00E47A4F"/>
     <w:rsid w:val="00E508E9"/>
     <w:rsid w:val="00E52616"/>
     <w:rsid w:val="00E6514F"/>
     <w:rsid w:val="00E67315"/>
     <w:rsid w:val="00E9114B"/>
     <w:rsid w:val="00E941C2"/>
     <w:rsid w:val="00E94587"/>
     <w:rsid w:val="00E950EF"/>
     <w:rsid w:val="00EA6D1E"/>
     <w:rsid w:val="00EB649E"/>
     <w:rsid w:val="00EC6318"/>
     <w:rsid w:val="00EC6D11"/>
     <w:rsid w:val="00EE5A3B"/>
     <w:rsid w:val="00EF52A1"/>
     <w:rsid w:val="00F00492"/>
     <w:rsid w:val="00F00B25"/>
     <w:rsid w:val="00F119EB"/>
     <w:rsid w:val="00F12681"/>
     <w:rsid w:val="00F14DBD"/>
     <w:rsid w:val="00F22D3F"/>
+    <w:rsid w:val="00F231DB"/>
     <w:rsid w:val="00F57531"/>
     <w:rsid w:val="00F60370"/>
     <w:rsid w:val="00F639C7"/>
     <w:rsid w:val="00F67FEF"/>
     <w:rsid w:val="00F74DB2"/>
     <w:rsid w:val="00F759D4"/>
     <w:rsid w:val="00F8100B"/>
     <w:rsid w:val="00F96007"/>
     <w:rsid w:val="00F96629"/>
     <w:rsid w:val="00FB04C2"/>
     <w:rsid w:val="00FB253F"/>
     <w:rsid w:val="00FB34C4"/>
     <w:rsid w:val="00FB519A"/>
     <w:rsid w:val="00FC05AA"/>
     <w:rsid w:val="00FC1A9F"/>
     <w:rsid w:val="00FC51A5"/>
     <w:rsid w:val="00FC7CD7"/>
     <w:rsid w:val="00FD2895"/>
     <w:rsid w:val="00FD4092"/>
     <w:rsid w:val="00FE1C55"/>
     <w:rsid w:val="00FE5D76"/>
     <w:rsid w:val="00FF327C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7CB0882F"/>
+  <w14:docId w14:val="20A43E37"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D3AB9476-190F-4D7F-8D9D-A9830473CBC9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Angsana New" w:eastAsia="Calibri" w:hAnsi="Angsana New" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13239,51 +13254,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>4</Pages>
   <Words>1185</Words>
   <Characters>6755</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>56</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>RSU-RRI</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7925</CharactersWithSpaces>