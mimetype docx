--- v1 (2026-06-12)
+++ v2 (2026-09-03)
@@ -469,52 +469,50 @@
                             </w:r>
                             <w:r w:rsidR="0005791A" w:rsidRPr="00513D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>25</w:t>
                             </w:r>
                             <w:r w:rsidR="000B422C" w:rsidRPr="00513D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidR="00D2007B">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>9</w:t>
                             </w:r>
-                            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-                            <w:bookmarkEnd w:id="0"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:390.2pt;margin-top:1.85pt;width:126.4pt;height:86.1pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPfUk3xAIAAKcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1r2zAUfR/sPwi9p/6IE6emTknSZAz2&#10;Be3Ys2LJtpgseZISuxv777uSEze0G4yxBIyudX107rlH9+a2bwQ6Mm24kjmOrkKMmCwU5bLK8eeH&#10;3WSBkbFEUiKUZDl+ZAbfLl+/uunajMWqVoIyjQBEmqxrc1xb22ZBYIqaNcRcqZZJ2CyVboiFUFcB&#10;1aQD9EYEcRjOg05p2mpVMGPg7d2wiZcevyxZYT+WpWEWiRwDN+uf2j/37hksb0hWadLWvDjRIP/A&#10;oiFcwqEj1B2xBB00fwHV8EIro0p7VagmUGXJC+ZrgGqi8Fk19zVpma8FxDHtKJP5f7DFh+MnjTiF&#10;3oE8kjTQowfWW7RWPYqdPF1rMsi6byHP9vAaUn2ppn2niq8GSbWpiazYSmvV1YxQoBe5L4OLTwcc&#10;40D23XtF4RhysMoD9aVunHagBgJ04PE4tsZRKdyR83AWL2CrgL0ovJ4mqW9eQLLz56029g1TDXKL&#10;HGvovYcnx3fGOjokO6e404wSnO64ED7Q1X4jNDoS8MnO/3wFz9KERF2O59NZOCjwR4jQ/34H0XAL&#10;hhe8yfFiTCKZ020rqbejJVwMa6AspOPHvJWHOiDqLSz9e5DH2+zHajcL02S6mKTpbDpJpttwsl7s&#10;NpPVJprP0+16s95GPx3rKMlqTimTW49pzq6Pkr9z1en+DX4dfT8SdKzUAWq8r2mHKHetmM6u4whD&#10;ABcvToeqEREVTIzCaoy0sl+4rb3dXecdhrnsyGLu/ic5R3Tf0ouDgxe1DRk9SAVKnlXztnROHDxp&#10;+30/XACH7yy7V/QRfAqsvBlhusGiVvo7Rh1MihybbweiGUbirQSvX0dJ4kaLD5JZGkOgL3f2lztE&#10;FgCVY4vRsNzYYRwdWs2rGk4abpdUK7gfJffOfWIFlbgApoGv6TS53Li5jH3W03xd/gIAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAH4r2rPiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoTZKSEuJUCNQD4lLaQsXNjbdJSryOYqcNf1/3BLdZzWjmbT4fTcuO2LvGkoT7iQCGVFrdUCVh&#10;s17czYA5r0ir1hJK+EUH8+L6KleZtif6wOPKVyyUkMuUhNr7LuPclTUa5Sa2Qwre3vZG+XD2Fde9&#10;OoVy0/JIiAduVENhoVYdvtRY/qwGIyHaH+LkkAzL9+338vXN+s/p13Yh5e3N+PwEzOPo/8JwwQ/o&#10;UASmnR1IO9ZKSGciCVEJcQrs4os4joDtgkqnj8CLnP9/oTgDAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAD31JN8QCAACnBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAfivas+IAAAAKAQAADwAAAAAAAAAAAAAAAAAeBQAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAC0GAAAAAA==&#10;" strokeweight=".5pt">
                 <v:shadow color="#868686"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00097877" w:rsidRPr="00513D12" w:rsidRDefault="00097877" w:rsidP="00097877">
@@ -749,52 +747,50 @@
                       </w:r>
                       <w:r w:rsidR="0005791A" w:rsidRPr="00513D12">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>25</w:t>
                       </w:r>
                       <w:r w:rsidR="000B422C" w:rsidRPr="00513D12">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidR="00D2007B">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>9</w:t>
                       </w:r>
-                      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-                      <w:bookmarkEnd w:id="1"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B80B05" w:rsidRPr="00DB4BDB" w:rsidRDefault="00664F8D" w:rsidP="00014849">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
@@ -2353,82 +2349,82 @@
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk168391566"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk168391566"/>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผลงานนี้ไม่ได้เป็นวิทยานิพนธ์</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="002C6A6B" w:rsidRPr="00DB4BDB" w:rsidRDefault="002C6A6B" w:rsidP="00014849">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">โดยข้าพเจ้ามีชื่อปรากฏในบทความเป็น </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F081"/>
       </w:r>
@@ -2598,83 +2594,83 @@
     </w:p>
     <w:p w:rsidR="00C92D0C" w:rsidRPr="00DB4BDB" w:rsidRDefault="00C00E69" w:rsidP="00014849">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ลักษณะเอกสารผลงานวิจัย </w:t>
       </w:r>
       <w:r w:rsidR="00D75409" w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk168391335"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk168391335"/>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F081"/>
       </w:r>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Full paper </w:t>
       </w:r>
       <w:r w:rsidR="00D75409" w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00474660" w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F081"/>
       </w:r>
       <w:r w:rsidR="00474660" w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00474660">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidR="00474660" w:rsidRPr="00DB4BDB">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
@@ -5037,100 +5033,102 @@
       <w:r w:rsidRPr="00014849">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่อยู่ในการออกใบเสร็จทุกอันต้องเป็นที่อยู่ของมหาวิทยาลัยรังสิตเท่านั้น ***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C5168E" w:rsidRPr="002D6DD6" w:rsidRDefault="00E67315" w:rsidP="00014849">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
       <w:r w:rsidRPr="00386A12">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>3.3.1</w:t>
       </w:r>
       <w:r w:rsidR="00C92D0C" w:rsidRPr="00386A12">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C92D0C" w:rsidRPr="00386A12">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>ค่าลงทะเบียน</w:t>
       </w:r>
       <w:r w:rsidR="00C92D0C" w:rsidRPr="002D6DD6">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00534412" w:rsidRPr="002D6DD6">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ขอความกรุณาเน้นข้อความถึงราคาที่จ่ายในลักษณะหรือประเภทใดในการเข้าร่วมงาน เช่น เป็นสมาชิก </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w:rsidR="00534412" w:rsidRPr="002D6DD6" w:rsidRDefault="00C5168E" w:rsidP="00014849">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6DD6">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00534412" w:rsidRPr="002D6DD6">
         <w:rPr>
@@ -5568,63 +5566,62 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> สาย</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6DD6">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>การบิน</w:t>
       </w:r>
       <w:r w:rsidR="00F759D4" w:rsidRPr="002D6DD6">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> และกรุณาคำนวณอัตราแลกเปลี่ยน ณ วันเดือนปี หากเป็นเงินสกุลต่างประเทศ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F759D4" w:rsidRPr="002D6DD6" w:rsidRDefault="00F759D4" w:rsidP="00014849">
+    <w:p w:rsidR="00F759D4" w:rsidRDefault="00F759D4" w:rsidP="00014849">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="3150" w:hanging="1710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6DD6">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>- กรณีเดินทางในประเทศด้วยรถยนต์ ขอความกรุณาแนบหลักฐานระยะการเดินทาง (</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6DD6">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Google map</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6DD6">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5686,50 +5683,109 @@
       <w:r w:rsidRPr="002D6DD6">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6DD6">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 (ไป-กลับ)</w:t>
       </w:r>
       <w:r w:rsidR="00064748" w:rsidRPr="002D6DD6">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> รวมทั้งแสดงอัตราค่าทางด่วน (ถ้ามี)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B0140" w:rsidRPr="006B0140" w:rsidRDefault="006B0140" w:rsidP="00014849">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3150"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="3150" w:hanging="1710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006B0140">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>*กรณีที่ยื่นขอหลังจบงานต้องแนบใบเสร็จน้ำมัน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>และค่าทางด่วนตัวจริง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0140">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เท่านั้น</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00972077" w:rsidRPr="002D6DD6" w:rsidRDefault="006C4316" w:rsidP="00014849">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00386A12">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>3.3.4</w:t>
@@ -10738,153 +10794,153 @@
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008228D7" w:rsidRPr="008228D7" w:rsidSect="008852AA">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="709" w:right="567" w:bottom="284" w:left="1276" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F231DB" w:rsidRDefault="00F231DB" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00EF297F" w:rsidRDefault="00EF297F" w:rsidP="004D0AF7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F231DB" w:rsidRDefault="00F231DB" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00EF297F" w:rsidRDefault="00EF297F" w:rsidP="004D0AF7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{C7C3625B-C1AA-4BA5-B2C1-FDF1D71E7265}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{18D5EFB5-64A5-4587-AFDB-07C1FE84C04A}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{DB3BF87C-7685-4C78-9921-42578160075D}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{63FCE112-C9D0-4F00-A05E-4857F33E7BAD}"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:subsetted="1" w:fontKey="{299B923A-1DBE-4DF0-9739-E03ACEE9CCC7}"/>
-    <w:embedBold r:id="rId4" w:subsetted="1" w:fontKey="{F95A27FA-9429-4E1B-A7DD-D214691F6BFD}"/>
+    <w:embedRegular r:id="rId3" w:subsetted="1" w:fontKey="{859707FA-9A7A-4B90-A586-506D420122E9}"/>
+    <w:embedBold r:id="rId4" w:subsetted="1" w:fontKey="{63DEA5EE-650C-4116-A8B4-D16ECCAB5B75}"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH Sarabun New">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{50441426-8F6D-416B-A99A-23981592712D}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId8" w:fontKey="{E10F0CFF-4A34-4DAB-A42B-E9D3C524BC2A}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{9536D994-A65E-4395-859F-05BCD2DFA2EE}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{4B52C2E6-2388-4587-AECE-825C549DE274}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{930528F5-CE3C-4BC6-BB88-48B678D23812}"/>
+    <w:embedBoldItalic r:id="rId8" w:fontKey="{3393D556-5BD6-424F-B6F0-20D0304D3B9B}"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{BA140000-5B66-4CD5-9657-055037F86E45}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{1A2B12BD-14EE-4A8D-8F67-51664AB66631}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="003E374B" w:rsidRDefault="003E374B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="004D0AF7" w:rsidRPr="00FB253F" w:rsidRDefault="004D0AF7" w:rsidP="000A10B0">
     <w:pPr>
@@ -10896,58 +10952,58 @@
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00314E69" w:rsidRPr="00314E69" w:rsidRDefault="00314E69" w:rsidP="00314E69">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:cs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F231DB" w:rsidRDefault="00F231DB" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00EF297F" w:rsidRDefault="00EF297F" w:rsidP="004D0AF7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F231DB" w:rsidRDefault="00F231DB" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00EF297F" w:rsidRDefault="00EF297F" w:rsidP="004D0AF7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="003E374B" w:rsidRDefault="003E374B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00C26821" w:rsidRPr="000A10B0" w:rsidRDefault="00C26821" w:rsidP="00C26821">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="425"/>
       <w:jc w:val="right"/>
@@ -11891,51 +11947,51 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="130"/>
   <w:embedTrueTypeFonts/>
   <w:embedSystemFonts/>
   <w:saveSubsetFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="136"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -12078,50 +12134,51 @@
     <w:rsid w:val="00543955"/>
     <w:rsid w:val="005455FD"/>
     <w:rsid w:val="00560B3B"/>
     <w:rsid w:val="00573A10"/>
     <w:rsid w:val="005812E3"/>
     <w:rsid w:val="005A7845"/>
     <w:rsid w:val="005C3A00"/>
     <w:rsid w:val="005D43A5"/>
     <w:rsid w:val="005F5FA3"/>
     <w:rsid w:val="0060408E"/>
     <w:rsid w:val="006044C6"/>
     <w:rsid w:val="00606664"/>
     <w:rsid w:val="00614059"/>
     <w:rsid w:val="00617760"/>
     <w:rsid w:val="00620A59"/>
     <w:rsid w:val="0062133C"/>
     <w:rsid w:val="006364E1"/>
     <w:rsid w:val="00661CC0"/>
     <w:rsid w:val="00664F8D"/>
     <w:rsid w:val="00674191"/>
     <w:rsid w:val="0067783B"/>
     <w:rsid w:val="006828BE"/>
     <w:rsid w:val="00684991"/>
     <w:rsid w:val="006910D4"/>
     <w:rsid w:val="006A2851"/>
+    <w:rsid w:val="006B0140"/>
     <w:rsid w:val="006B0A40"/>
     <w:rsid w:val="006B73EB"/>
     <w:rsid w:val="006C2A21"/>
     <w:rsid w:val="006C4316"/>
     <w:rsid w:val="006C4BC5"/>
     <w:rsid w:val="006C5185"/>
     <w:rsid w:val="006C7594"/>
     <w:rsid w:val="006D5539"/>
     <w:rsid w:val="006D5971"/>
     <w:rsid w:val="006E0964"/>
     <w:rsid w:val="006E38DC"/>
     <w:rsid w:val="006E3CD2"/>
     <w:rsid w:val="00700BF4"/>
     <w:rsid w:val="00705B88"/>
     <w:rsid w:val="00716A98"/>
     <w:rsid w:val="00721AB7"/>
     <w:rsid w:val="00730ADC"/>
     <w:rsid w:val="00732444"/>
     <w:rsid w:val="00734775"/>
     <w:rsid w:val="00734E2A"/>
     <w:rsid w:val="0074495B"/>
     <w:rsid w:val="00752393"/>
     <w:rsid w:val="00766526"/>
     <w:rsid w:val="00780774"/>
     <w:rsid w:val="00783197"/>
@@ -12273,50 +12330,51 @@
     <w:rsid w:val="00DC6C31"/>
     <w:rsid w:val="00DD771E"/>
     <w:rsid w:val="00DF5B6B"/>
     <w:rsid w:val="00E05B76"/>
     <w:rsid w:val="00E06778"/>
     <w:rsid w:val="00E13CE6"/>
     <w:rsid w:val="00E17126"/>
     <w:rsid w:val="00E2288A"/>
     <w:rsid w:val="00E2391E"/>
     <w:rsid w:val="00E2643C"/>
     <w:rsid w:val="00E44BCD"/>
     <w:rsid w:val="00E47A4F"/>
     <w:rsid w:val="00E508E9"/>
     <w:rsid w:val="00E52616"/>
     <w:rsid w:val="00E6514F"/>
     <w:rsid w:val="00E67315"/>
     <w:rsid w:val="00E9114B"/>
     <w:rsid w:val="00E941C2"/>
     <w:rsid w:val="00E94587"/>
     <w:rsid w:val="00E950EF"/>
     <w:rsid w:val="00EA6D1E"/>
     <w:rsid w:val="00EB649E"/>
     <w:rsid w:val="00EC6318"/>
     <w:rsid w:val="00EC6D11"/>
     <w:rsid w:val="00EE5A3B"/>
+    <w:rsid w:val="00EF297F"/>
     <w:rsid w:val="00EF52A1"/>
     <w:rsid w:val="00F00492"/>
     <w:rsid w:val="00F00B25"/>
     <w:rsid w:val="00F119EB"/>
     <w:rsid w:val="00F12681"/>
     <w:rsid w:val="00F14DBD"/>
     <w:rsid w:val="00F22D3F"/>
     <w:rsid w:val="00F231DB"/>
     <w:rsid w:val="00F57531"/>
     <w:rsid w:val="00F60370"/>
     <w:rsid w:val="00F639C7"/>
     <w:rsid w:val="00F67FEF"/>
     <w:rsid w:val="00F74DB2"/>
     <w:rsid w:val="00F759D4"/>
     <w:rsid w:val="00F8100B"/>
     <w:rsid w:val="00F96007"/>
     <w:rsid w:val="00F96629"/>
     <w:rsid w:val="00FB04C2"/>
     <w:rsid w:val="00FB253F"/>
     <w:rsid w:val="00FB34C4"/>
     <w:rsid w:val="00FB519A"/>
     <w:rsid w:val="00FC05AA"/>
     <w:rsid w:val="00FC1A9F"/>
     <w:rsid w:val="00FC51A5"/>
     <w:rsid w:val="00FC7CD7"/>
@@ -12327,51 +12385,51 @@
     <w:rsid w:val="00FF327C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="20A43E37"/>
+  <w14:docId w14:val="27630625"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D3AB9476-190F-4D7F-8D9D-A9830473CBC9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Angsana New" w:eastAsia="Calibri" w:hAnsi="Angsana New" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13255,69 +13313,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1185</Words>
-  <Characters>6755</Characters>
+  <Words>1195</Words>
+  <Characters>6818</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>56</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>RSU-RRI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7925</CharactersWithSpaces>
+  <CharactersWithSpaces>7998</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>iNew</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>