--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -93,73 +93,60 @@
                           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:effectLst>
                                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                   <a:srgbClr val="868686"/>
                                 </a:outerShdw>
                               </a:effectLst>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="000318BD" w:rsidRPr="001A1B5F" w:rsidRDefault="000318BD" w:rsidP="00C15FD4">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="001A1B5F">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Rangsit</w:t>
-[...11 lines deleted...]
-                              <w:t xml:space="preserve"> Research Institute</w:t>
+                              <w:t>Rangsit Research Institute</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="000318BD" w:rsidRPr="001A1B5F" w:rsidRDefault="000318BD" w:rsidP="00C15FD4">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001A1B5F">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Receive No.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001A1B5F">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
@@ -286,121 +273,110 @@
                             <w:r w:rsidRPr="001A1B5F">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">    </w:t>
                             </w:r>
                             <w:r w:rsidRPr="001A1B5F">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>/ 2</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001A1B5F">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>02</w:t>
                             </w:r>
-                            <w:r w:rsidR="001D57F6">
+                            <w:r w:rsidR="008445F3">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
+                            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+                            <w:bookmarkEnd w:id="0"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:371.9pt;margin-top:-5pt;width:126.4pt;height:89.2pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFn65fwwIAAKAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1r2zAUfR/sPwi9p/6Ik7imTknSZAy6&#10;D2jHnhVLtsVkyZOU2N3Yf9+VnHih3WCMJWB0reujc889uje3fSPQkWnDlcxxdBVixGShKJdVjj89&#10;7iYpRsYSSYlQkuX4iRl8u3z96qZrMxarWgnKNAIQabKuzXFtbZsFgSlq1hBzpVomYbNUuiEWQl0F&#10;VJMO0BsRxGE4DzqlaatVwYyBt3fDJl56/LJkhf1QloZZJHIM3Kx/av/cu2ewvCFZpUlb8+JEg/wD&#10;i4ZwCYeOUHfEEnTQ/AVUwwutjCrtVaGaQJUlL5ivAaqJwmfVPNSkZb4WEMe0o0zm/8EW748fNeIU&#10;egfySNJAjx5Zb9Fa9Sh28nStySDroYU828NrSPWlmvZeFV8MkmpTE1mxldaqqxmhQC9yXwYXnw44&#10;xoHsu3eKwjHkYJUH6kvdOO1ADQTowONpbI2jUrgj5+EsTmGrgL0omsZp4psXkOz8eauNfcNUg9wi&#10;xxp67+HJ8d5YR4dk5xR3mlGC0x0Xwge62m+ERkcCPtn5n6/gWZqQqMvxfDoLBwX+CBH63+8gGm7B&#10;8II3OU7HJJI53baSejtawsWwBspCOn7MW3moA6LewtK/B3m8zb6vdrNwkUzTyWIxm06S6TacrNPd&#10;ZrLaRPP5YrverLfRD8c6SrKaU8rk1mOas+uj5O9cdbp/g19H348EHSt1gBofatohyl0rprPrOMIQ&#10;wMWLF0PViIgKJkZhNUZa2c/c1t7urvMOw1x2JJ27/0nOEd239OLg4EVtQ0YPUoGSZ9W8LZ0TB0/a&#10;ft+fbL5X9AkMCnS8C2GswaJW+htGHYyIHJuvB6IZRuKtBJNfRwmYEFkfJLNFDIG+3Nlf7hBZAFSO&#10;LUbDcmOHOXRoNa9qOGm4VlKt4GKU3FvW3aCBFZTgAhgDvpjTyHJz5jL2Wb8G6/InAAAA//8DAFBL&#10;AwQUAAYACAAAACEADvDfOuMAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82Y&#10;eIMtUCvUbonRcDBeEEHibekObbE723S3UP+940mPk/ny3vey5WAbccbO144UTMYRCKTCmZpKBdv3&#10;1WgOwgdNRjeOUME3eljm11eZTo270BueN6EUHEI+1QqqENpUSl9UaLUfuxaJf0fXWR347EppOn3h&#10;cNvIaRQl0uqauKHSLT5VWHxteqtgejzN4lPcr1/3n+vnFxd2dx/7lVK3N8PjA4iAQ/iD4Vef1SFn&#10;p4PryXjRKLiPZ6weFIwmEY9iYrFIEhAHRpN5DDLP5P8N+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAxZ+uX8MCAACgBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEADvDfOuMAAAALAQAADwAAAAAAAAAAAAAAAAAdBQAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAC0GAAAAAA==&#10;" strokeweight=".5pt">
                 <v:shadow color="#868686"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="000318BD" w:rsidRPr="001A1B5F" w:rsidRDefault="000318BD" w:rsidP="00C15FD4">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="001A1B5F">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>Rangsit</w:t>
-[...11 lines deleted...]
-                        <w:t xml:space="preserve"> Research Institute</w:t>
+                        <w:t>Rangsit Research Institute</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="000318BD" w:rsidRPr="001A1B5F" w:rsidRDefault="000318BD" w:rsidP="00C15FD4">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="001A1B5F">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Receive No.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001A1B5F">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
@@ -527,58 +503,60 @@
                       <w:r w:rsidRPr="001A1B5F">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">    </w:t>
                       </w:r>
                       <w:r w:rsidRPr="001A1B5F">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>/ 2</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001A1B5F">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>02</w:t>
                       </w:r>
-                      <w:r w:rsidR="001D57F6">
+                      <w:r w:rsidR="008445F3">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
+                      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+                      <w:bookmarkEnd w:id="1"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1777365</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -967,100 +945,100 @@
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0083000F" w:rsidRPr="009709F0" w:rsidRDefault="00C15FD4" w:rsidP="00F25A75">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk165633646"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk165633646"/>
       <w:r w:rsidR="00190D9B" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Request for </w:t>
       </w:r>
       <w:r w:rsidR="007054AA" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Funding Support of the Research</w:t>
       </w:r>
       <w:r w:rsidR="00190D9B" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB3BF4" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Publication </w:t>
       </w:r>
       <w:r w:rsidR="00190D9B" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="00BB3BF4" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>National &amp; International Journal</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w:rsidR="008E537C" w:rsidRPr="009709F0" w:rsidRDefault="00A67274" w:rsidP="00F25A75">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
@@ -1505,69 +1483,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001701F8" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A1"/>
       </w:r>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C15FD4" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Full-time Lecturer of </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> University</w:t>
+        <w:t>Full-time Lecturer of Rangsit University</w:t>
       </w:r>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="001701F8" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A1"/>
       </w:r>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Academic Support</w:t>
@@ -8140,97 +8100,97 @@
     <w:p w:rsidR="00DF53C7" w:rsidRPr="009709F0" w:rsidRDefault="00DF53C7" w:rsidP="00F25A75">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00066D06" w:rsidRPr="009709F0" w:rsidRDefault="00C92D0C" w:rsidP="00F25A75">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk201744179"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk201744179"/>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF53C7" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>continued</w:t>
       </w:r>
       <w:r w:rsidR="00DF53C7" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF53C7" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B5CF6" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0E8"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w:rsidR="00E06899" w:rsidRPr="009709F0" w:rsidRDefault="00E06899" w:rsidP="00F25A75">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E06899" w:rsidRPr="009709F0" w:rsidRDefault="00E06899" w:rsidP="006B5CF6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E06899" w:rsidRPr="009709F0" w:rsidRDefault="00E06899" w:rsidP="005A2A38">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
@@ -8254,63 +8214,51 @@
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C19B4">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Required Documents </w:t>
       </w:r>
       <w:r w:rsidR="00A459D8" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>(Please send documents for all items for speed of action. If you do not submit all the documents according to the information, we will send the documents back to obtain complete information as li</w:t>
-[...11 lines deleted...]
-        <w:t>sted below)</w:t>
+        <w:t>(Please send documents for all items for speed of action. If you do not submit all the documents according to the information, we will send the documents back to obtain complete information as listed below)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006B5CF6" w:rsidRPr="009709F0" w:rsidRDefault="006B5CF6" w:rsidP="005A2A38">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>4.1 The evidence shows that the journal is included in the databases specified in No. 4.2 (e.g., a copy of screenshots showing the journal's quartile levels).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006B5CF6" w:rsidRPr="009709F0" w:rsidRDefault="006B5CF6" w:rsidP="006B5CF6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
@@ -8394,96 +8342,78 @@
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> and signed. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006B5CF6" w:rsidRPr="009709F0" w:rsidRDefault="006B5CF6" w:rsidP="005A2A38">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.4 In the case of more than one author affiliated with </w:t>
-[...19 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Hlk201743643"/>
+        <w:t>4.4 In the case of more than one author affiliated with Rangsit University. The requester must attach a consent letter from all co-authors. (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk201743643"/>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>The form can be downloaded from</w:t>
       </w:r>
       <w:r w:rsidR="005A2A38" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="007775DB" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>https://rri.rsu.ac.th/downloads/13</w:t>
       </w:r>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>) and signed.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F74684" w:rsidRPr="009709F0" w:rsidRDefault="006374BC" w:rsidP="006B5CF6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="709" w:hanging="273"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
@@ -8546,69 +8476,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">5.1 A copy of </w:t>
       </w:r>
       <w:r w:rsidR="00594D74" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>the patent</w:t>
       </w:r>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> number given to </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> University</w:t>
+        <w:t xml:space="preserve"> number given to Rangsit University</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F74684" w:rsidRPr="009709F0" w:rsidRDefault="00F74684" w:rsidP="00F25A75">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="709" w:hanging="273"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B3476F" w:rsidRPr="009709F0">
         <w:rPr>
@@ -8767,105 +8679,69 @@
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="005A2A38" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F54AB" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the case of more than one author affiliated with </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> University. The requester must attach a consent</w:t>
+        <w:t>In the case of more than one author affiliated with Rangsit University. The requester must attach a consent</w:t>
       </w:r>
       <w:r w:rsidR="007F54AB" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F54AB" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">letter from all co-authors. (The forms can be downloaded from the Research Institute website, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> University: </w:t>
+        <w:t xml:space="preserve">letter from all co-authors. (The forms can be downloaded from the Research Institute website, Rangsit University: </w:t>
       </w:r>
       <w:r w:rsidR="007775DB" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>https://rri.rsu.ac.th/downloads/13</w:t>
       </w:r>
       <w:r w:rsidR="007F54AB" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005A2A38" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> and sign.</w:t>
       </w:r>
@@ -9245,54 +9121,50 @@
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                                 <w:u w:val="dotted"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...2 lines deleted...]
-              </v:shapetype>
               <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:235.8pt;margin-top:32.3pt;width:287pt;height:57.85pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBo3WAKhAIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z31ZcrEVZ7XJ1lWl&#10;7UXa7QcQg2NUGyiQ2Nuq/94BJ2m2F6mq6gcMzHCYmXOG5c3QtejAjRVKFji5ijHislJMyF2BPz6W&#10;kwVG1lHJaKskL/ATt/hm9fLFstc5T1WjWsYNAhBp814XuHFO51Fkq4Z31F4pzSUYa2U66mBpdhEz&#10;tAf0ro3SOJ5FvTJMG1Vxa2H3bjTiVcCva16593VtuUNtgSE2F0YTxq0fo9WS5jtDdSOqYxj0H6Lo&#10;qJBw6RnqjjqK9kb8AtWJyiirandVqS5SdS0qHnKAbJL4p2weGqp5yAWKY/W5TPb/wVbvDh8MEqzA&#10;U4wk7YCiRz44tFYDSn11em1zcHrQ4OYG2AaWQ6ZW36vqk0VSbRoqd/zWGNU3nDKILvEno4ujI471&#10;INv+rWJwDd07FYCG2nS+dFAMBOjA0tOZGR9KBZvXM0KyGEwV2ObXZJZNwxU0P53WxrrXXHXITwps&#10;gPmATg/31vloaH5y8ZdZ1QpWirYNC7PbblqDDhRUUobviP7MrZXeWSp/bEQcdyBIuMPbfLiB9a9Z&#10;kpJ4nWaTcraYT0hJppNsHi8mcZKts1lMMnJXfvMBJiRvBGNc3gvJTwpMyN8xfOyFUTtBg6gvcDZN&#10;pyNFf0wyDt/vkuyEg4ZsRVfgxdmJ5p7YV5JB2jR3VLTjPHoefqgy1OD0D1UJMvDMjxpww3YIejur&#10;a6vYE+jCKKANGIbHBCaNMl8w6qExC2w/76nhGLVvJGgrSwjxnRwWZDpPYWEuLdtLC5UVQBXYYTRO&#10;N27s/r02YtfATSc134IeSxGk4oU7RnVUMTRfyOn4UPjuvlwHrx/P2eo7AAAA//8DAFBLAwQUAAYA&#10;CAAAACEApV6nd9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgDtKEK&#10;caqKigsHJAoSHN14E0fEa8t20/D3LCd6nJ3RzNt6M7tRTBjT4EnB7aIAgdR6M1Cv4OP9+WYNImVN&#10;Ro+eUMEPJtg0lxe1row/0RtO+9wLLqFUaQU251BJmVqLTqeFD0jsdT46nVnGXpqoT1zuRnlXFKV0&#10;eiBesDrgk8X2e390Cj6dHcwuvn51Zpx2L912FeYYlLq+mrePIDLO+T8Mf/iMDg0zHfyRTBKjAn4k&#10;KyiXJQh2Vw9LPhw4ti7uQTa1POdvfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBo3WAK&#10;hAIAABYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCl&#10;Xqd33AAAAAcBAAAPAAAAAAAAAAAAAAAAAN4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w:rsidR="002E3775" w:rsidRPr="009709F0" w:rsidRDefault="002E3775" w:rsidP="002E3775">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="atLeast"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009709F0">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>Signature</w:t>
                       </w:r>
                       <w:r w:rsidR="008D6AE6" w:rsidRPr="009709F0">
@@ -9647,61 +9519,61 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009709F0" w:rsidRPr="009709F0" w:rsidRDefault="009709F0" w:rsidP="00F25A75">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009709F0" w:rsidRPr="009709F0" w:rsidRDefault="009709F0" w:rsidP="009709F0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009709F0" w:rsidRPr="009709F0" w:rsidRDefault="009709F0" w:rsidP="009709F0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D02CD1" w:rsidRPr="009709F0" w:rsidRDefault="00C92D0C" w:rsidP="008D6AE6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -9755,67 +9627,57 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Coordinator</w:t>
       </w:r>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="009709F0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kanungnid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Kheaworn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C256B6" w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Mind)</w:t>
       </w:r>
       <w:r w:rsidRPr="009709F0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
@@ -10298,73 +10160,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:u w:val="dotted"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009709F0">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">3) </w:t>
             </w:r>
             <w:r w:rsidR="00B3476F" w:rsidRPr="009709F0">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verify by the Director of </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> Research Institute</w:t>
+              <w:t>Verify by the Director of Rangsit Research Institute</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00DA39F3" w:rsidRPr="009709F0" w:rsidRDefault="00E52287" w:rsidP="00796D02">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009709F0">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">According to Mr./Ms. ....................................................................................... request for </w:t>
             </w:r>
             <w:r w:rsidR="001C322F" w:rsidRPr="009709F0">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
@@ -10711,119 +10551,92 @@
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:sz w:val="28"/>
                                       <w:cs/>
                                     </w:rPr>
                                     <w:t>................</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="00796D02" w:rsidRPr="007775DB" w:rsidRDefault="000318BD" w:rsidP="00796D02">
                                   <w:pPr>
                                     <w:spacing w:line="360" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="007775DB">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:sz w:val="28"/>
                                       <w:cs/>
                                     </w:rPr>
                                     <w:t>(</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="spellStart"/>
                                   <w:r w:rsidR="00796D02" w:rsidRPr="007775DB">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
-                                    <w:t>Kanungnid</w:t>
-[...7 lines deleted...]
-                                    <w:t xml:space="preserve"> </w:t>
+                                    <w:t xml:space="preserve">Kanungnid </w:t>
                                   </w:r>
                                   <w:proofErr w:type="spellStart"/>
                                   <w:r w:rsidR="00796D02" w:rsidRPr="007775DB">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                     <w:t>Kheaworn</w:t>
                                   </w:r>
                                   <w:proofErr w:type="spellEnd"/>
                                   <w:r w:rsidRPr="007775DB">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:sz w:val="28"/>
                                       <w:cs/>
                                     </w:rPr>
                                     <w:t>)</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="000318BD" w:rsidRPr="007775DB" w:rsidRDefault="000318BD" w:rsidP="006D092B">
                                   <w:pPr>
                                     <w:spacing w:line="360" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:sz w:val="28"/>
                                       <w:cs/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="007775DB">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:spacing w:val="6"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">Staff, </w:t>
-[...17 lines deleted...]
-                                    <w:t xml:space="preserve"> Research Institute</w:t>
+                                    <w:t>Staff, Rangsit Research Institute</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="000318BD" w:rsidRPr="007775DB" w:rsidRDefault="000318BD" w:rsidP="006D092B">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="007775DB">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                     <w:t>…………/………………/……………</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
@@ -10870,119 +10683,92 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>................</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00796D02" w:rsidRPr="007775DB" w:rsidRDefault="000318BD" w:rsidP="00796D02">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007775DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidR="00796D02" w:rsidRPr="007775DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
-                              <w:t>Kanungnid</w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">Kanungnid </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidR="00796D02" w:rsidRPr="007775DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>Kheaworn</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="007775DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="000318BD" w:rsidRPr="007775DB" w:rsidRDefault="000318BD" w:rsidP="006D092B">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007775DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:spacing w:val="6"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Staff, </w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> Research Institute</w:t>
+                              <w:t>Staff, Rangsit Research Institute</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="000318BD" w:rsidRPr="007775DB" w:rsidRDefault="000318BD" w:rsidP="006D092B">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007775DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>…………/………………/……………</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
@@ -11279,107 +11065,89 @@
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:sz w:val="28"/>
                                       <w:cs/>
                                     </w:rPr>
                                     <w:t>)</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="000318BD" w:rsidRPr="007775DB" w:rsidRDefault="000318BD" w:rsidP="006D092B">
                                   <w:pPr>
                                     <w:spacing w:line="360" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:spacing w:val="6"/>
                                       <w:sz w:val="28"/>
                                       <w:cs/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="007775DB">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:spacing w:val="6"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">Director, </w:t>
-[...17 lines deleted...]
-                                    <w:t xml:space="preserve"> Research Institute</w:t>
+                                    <w:t>Director, Rangsit Research Institute</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w:rsidR="000318BD" w:rsidRPr="007775DB" w:rsidRDefault="000318BD" w:rsidP="006D092B">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="007775DB">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                     <w:t>…………/………………/……………</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>40000</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:17.45pt;margin-top:4.75pt;width:195.6pt;height:81.5pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCN+xWQhgIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z31Zeze24qz20lSV&#10;thdptx9AAMeoGCiQ2Nuq/94BJ2m6baWqqh8wMMNhZs4ZFldjL9GOWye0anB2lmLEFdVMqE2DPz6u&#10;ZnOMnCeKEakVb/ATd/hq+fLFYjA1z3WnJeMWAYhy9WAa3Hlv6iRxtOM9cWfacAXGVtueeFjaTcIs&#10;GQC9l0mephfJoC0zVlPuHOzeTUa8jPhty6l/37aOeyQbDLH5ONo4rsOYLBek3lhiOkH3YZB/iKIn&#10;QsGlR6g74gnaWvELVC+o1U63/ozqPtFtKyiPOUA2Wfosm4eOGB5zgeI4cyyT+3+w9N3ug0WCNfgc&#10;I0V6oOiRjx7d6BHloTqDcTU4PRhw8yNsA8sxU2fuNf3kkNK3HVEbfm2tHjpOGESXhZPJydEJxwWQ&#10;9fBWM7iGbL2OQGNr+1A6KAYCdGDp6chMCIXCZl7MiywHEwVblp6XaRm5S0h9OG6s86+57lGYNNgC&#10;9RGe7O6dD+GQ+uASbnNaCrYSUsaF3axvpUU7AjJZxS9m8MxNquCsdDg2IU47ECXcEWwh3kj71yrL&#10;i/Qmr2ari/nlrFgV5ay6TOezNKtuqou0qIq71bcQYFbUnWCMq3uh+EGCWfF3FO+bYRJPFCEaGlyV&#10;eTlx9Mck0/j9LsleeOhIKfoGz49OpA7MvlIM0ia1J0JO8+Tn8GOVoQaHf6xK1EGgfhKBH9djFFx5&#10;kNdasycQhtVAG1AMrwlMOm2/YDRAZzbYfd4SyzGSbxSIq8qKIrRyXBTlZZCFPbWsTy1EUYBqsMdo&#10;mt76qf23xopNBzdNclb6GgTZiiiVoNwpqr2MoftiTvuXIrT36Tp6/XjPlt8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC2FD6G3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LboMwEEX3lfoP1kTqrjHQ&#10;PBqCiapKqJVYJekHGBgeAo8Rdgj9+05X7XJ0j+49k5wWM4gZJ9dZUhCuAxBIpa06ahR8XbPnVxDO&#10;a6r0YAkVfKODU/r4kOi4snc643zxjeAScrFW0Ho/xlK6skWj3dqOSJzVdjLa8zk1spr0ncvNIKMg&#10;2EmjO+KFVo/43mLZX25GwWdeZnWUm3r2fWj6/Fx8ZPVeqafV8nYE4XHxfzD86rM6pOxU2BtVTgwK&#10;XjYHJhUctiA43kS7EETB3D7agkwT+f+B9AcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCN&#10;+xWQhgIAABcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC2FD6G3QAAAAgBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" stroked="f">
+                    <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:17.45pt;margin-top:4.75pt;width:195.6pt;height:81.5pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtteB8hgIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxPfVLSRtbcaomXaZJ&#10;3YvU7gcQg2M0DAxI7G7af9+BkyzrNmma5g8YuOPh7p7nmN8MnUR7bp3QqsLZRYoRV7VmQm0r/PFx&#10;PZlh5DxVjEqteIWfuMM3i5cv5r0pea5bLRm3CECUK3tT4dZ7UyaJq1veUXehDVdgbLTtqIel3SbM&#10;0h7QO5nkaXqV9NoyY3XNnYPdu9GIFxG/aXjt3zeN4x7JCkNsPo42jpswJos5LbeWmlbUhzDoP0TR&#10;UaHg0hPUHfUU7az4BaoTtdVON/6i1l2im0bUPOYA2WTps2weWmp4zAWK48ypTO7/wdbv9h8sEqzC&#10;lxgp2gFFj3zwaKkHlIfq9MaV4PRgwM0PsA0sx0ydudf1J4eUXrVUbfmttbpvOWUQXRZOJmdHRxwX&#10;QDb9W83gGrrzOgINje1C6aAYCNCBpacTMyGUGjZzMiNZDqYabFl6OU2nkbuElsfjxjr/musOhUmF&#10;LVAf4en+3vkQDi2PLuE2p6VgayFlXNjtZiUt2lOQyTp+MYNnblIFZ6XDsRFx3IEo4Y5gC/FG2r8W&#10;WU7SZV5M1lez6wlZk+mkuE5nkzQrlsVVSgpyt/4WAsxI2QrGuLoXih8lmJG/o/jQDKN4oghRX+Fi&#10;mk9Hjv6YZBq/3yXZCQ8dKUVX4dnJiZaB2VeKQdq09FTIcZ78HH6sMtTg+I9ViToI1I8i8MNmiIIj&#10;R3ltNHsCYVgNtAHF8JrApNX2C0Y9dGaF3ecdtRwj+UaBuIqMkNDKcUGm10EW9tyyObdQVQNUhT1G&#10;43Tlx/bfGSu2Ldw0ylnpWxBkI6JUgnLHqA4yhu6LOR1eitDe5+vo9eM9W3wHAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC2FD6G3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LboMwEEX3lfoP1kTqrjHQ&#10;PBqCiapKqJVYJekHGBgeAo8Rdgj9+05X7XJ0j+49k5wWM4gZJ9dZUhCuAxBIpa06ahR8XbPnVxDO&#10;a6r0YAkVfKODU/r4kOi4snc643zxjeAScrFW0Ho/xlK6skWj3dqOSJzVdjLa8zk1spr0ncvNIKMg&#10;2EmjO+KFVo/43mLZX25GwWdeZnWUm3r2fWj6/Fx8ZPVeqafV8nYE4XHxfzD86rM6pOxU2BtVTgwK&#10;XjYHJhUctiA43kS7EETB3D7agkwT+f+B9AcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAt&#10;teB8hgIAABcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC2FD6G3QAAAAgBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w:rsidR="00796D02" w:rsidRPr="007775DB" w:rsidRDefault="00796D02" w:rsidP="00796D02">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007775DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>..........................</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007775DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>.........</w:t>
@@ -11483,69 +11251,51 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="000318BD" w:rsidRPr="007775DB" w:rsidRDefault="000318BD" w:rsidP="006D092B">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:spacing w:val="6"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007775DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:spacing w:val="6"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Director, </w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> Research Institute</w:t>
+                              <w:t>Director, Rangsit Research Institute</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="000318BD" w:rsidRPr="007775DB" w:rsidRDefault="000318BD" w:rsidP="006D092B">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007775DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>…………/………………/……………</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
@@ -11999,51 +11749,51 @@
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                     <w:t>…………/………………/……………</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>40000</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:13.35pt;margin-top:7.55pt;width:195.6pt;height:78.75pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAchUcFhgIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2yAUfp+0/4B4T32Rk8ZWnapNlmlS&#10;d5Ha/QACOEbDwIDE7qb+9x1wkqa7SNM0P9jAOXzn8n3HV9dDJ9GeWye0qnF2kWLEFdVMqG2NPz+s&#10;J3OMnCeKEakVr/Ejd/h68frVVW8qnutWS8YtAhDlqt7UuPXeVEniaMs74i604QqMjbYd8bC124RZ&#10;0gN6J5M8TWdJry0zVlPuHJyuRiNeRPym4dR/bBrHPZI1htx8fNv43oR3srgi1dYS0wp6SIP8QxYd&#10;EQqCnqBWxBO0s+IXqE5Qq51u/AXVXaKbRlAea4BqsvSnau5bYnisBZrjzKlN7v/B0g/7TxYJVuMc&#10;I0U6oOiBDx7d6gHloTu9cRU43Rtw8wMcA8uxUmfuNP3ikNLLlqgtv7FW9y0nDLLLws3k7OqI4wLI&#10;pn+vGYQhO68j0NDYLrQOmoEAHVh6PDETUqFwmBfzIsvBRMGWpWma5dMYg1TH68Y6/5brDoVFjS1Q&#10;H+HJ/s75kA6pji4hmtNSsLWQMm7sdrOUFu0JyGQdnwP6CzepgrPS4dqIOJ5AlhAj2EK+kfbvZZYX&#10;6W1eTtaz+eWkWBfTSXmZzidpVt6Ws7Qoi9X6KSSYFVUrGOPqTih+lGBW/B3Fh2EYxRNFiPoal1Po&#10;Tqzrj0VCC+H5XZGd8DCRUnQ1np+cSBWYfaMYlE0qT4Qc18nL9GOXoQfHb+xK1EGgfhSBHzZDFNws&#10;RA8a2Wj2CMKwGmgDiuFvAotW228Y9TCZNXZfd8RyjOQ7BeIqs6IIoxw3xfQyyMKeWzbnFqIoQNXY&#10;YzQul34c/52xYttCpFHOSt+AIBsRpfKc1UHGMH2xpsOfIoz3+T56Pf/PFj8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAOu9503QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NToRAEITvJvsOk97EmztA&#10;FBQZNsaEaMJpd32AAZqfwPQQZpbFt7c96bGrKtVfZcfNTGLFxQ2WFISHAARSbZuBOgVfl+LhGYTz&#10;mho9WUIF3+jgmO/uMp029kYnXM++E1xCLtUKeu/nVEpX92i0O9gZib3WLkZ7PpdONou+cbmZZBQE&#10;sTR6IP7Q6xnfe6zH89Uo+Czroo1K065+DM1YnqqPok2Uut9vb68gPG7+Lwy/+IwOOTNV9kqNE5OC&#10;KE44yfpTCIL9xzB5AVGxkEQxyDyT/xfkPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAc&#10;hUcFhgIAABcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAOu9503QAAAAkBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" stroked="f">
+                    <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:13.35pt;margin-top:7.55pt;width:195.6pt;height:78.75pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9UCnrhgIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxPfWLnDa26lRru0yT&#10;uhep3Q8gBsdomGNAYnfT/vsOnKTpXqRpmj9g4I6Hu3ue4/Jq7BXZCesk6JpmZyklQjfApd7U9NPD&#10;aragxHmmOVOgRU0fhaNXy5cvLgdTiRw6UFxYgiDaVYOpaee9qZLENZ3omTsDIzQaW7A987i0m4Rb&#10;NiB6r5I8Tc+TASw3FhrhHO7eTka6jPhtKxr/oW2d8ETVFGPzcbRxXIcxWV6yamOZ6WSzD4P9QxQ9&#10;kxovPULdMs/I1spfoHrZWHDQ+rMG+gTaVjYi5oDZZOlP2dx3zIiYCxbHmWOZ3P+Dbd7vPloieU1z&#10;SjTrkaIHMXpyDSPJQ3UG4yp0ujfo5kfcRpZjps7cQfPZEQ03HdMb8cpaGDrBOEaXhZPJydEJxwWQ&#10;9fAOOF7Dth4i0NjaPpQOi0EQHVl6PDITQmlwMy8WRZajqUFblqZpls/jHaw6HDfW+TcCehImNbVI&#10;fYRnuzvnQzisOriE2xwoyVdSqbiwm/WNsmTHUCar+O3Rn7kpHZw1hGMT4rSDUeIdwRbijbR/K7O8&#10;SK/zcrY6X1zMilUxn5UX6WKWZuV1eZ4WZXG7+h4CzIqqk5wLfSe1OEgwK/6O4n0zTOKJIiRDTcs5&#10;Vifm9ccksYT4/S7JXnrsSCX7mi6OTqwKzL7WHNNmlWdSTfPkefixyliDwz9WJeogUD+JwI/rMQou&#10;Ehg0sgb+iMKwgLQhxfia4KQD+5WSATuzpu7LlllBiXqrUVxlVhShleOimF8EWdhTy/rUwnSDUDX1&#10;lEzTGz+1/9ZYuenwpknOGl6hIFsZpfIU1V7G2H0xp/1LEdr7dB29nt6z5Q8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAOu9503QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NToRAEITvJvsOk97EmztA&#10;FBQZNsaEaMJpd32AAZqfwPQQZpbFt7c96bGrKtVfZcfNTGLFxQ2WFISHAARSbZuBOgVfl+LhGYTz&#10;mho9WUIF3+jgmO/uMp029kYnXM++E1xCLtUKeu/nVEpX92i0O9gZib3WLkZ7PpdONou+cbmZZBQE&#10;sTR6IP7Q6xnfe6zH89Uo+Czroo1K065+DM1YnqqPok2Uut9vb68gPG7+Lwy/+IwOOTNV9kqNE5OC&#10;KE44yfpTCIL9xzB5AVGxkEQxyDyT/xfkPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC9&#10;UCnrhgIAABcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAOu9503QAAAAkBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w:rsidR="00796D02" w:rsidRPr="007775DB" w:rsidRDefault="00796D02" w:rsidP="00796D02">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007775DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>..........................</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007775DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>.........</w:t>
@@ -12612,58 +12362,58 @@
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006910D4" w:rsidRPr="009709F0" w:rsidSect="006D092B">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="709" w:right="850" w:bottom="1440" w:left="1276" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009936DB" w:rsidRDefault="009936DB" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00B47183" w:rsidRDefault="00B47183" w:rsidP="004D0AF7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009936DB" w:rsidRDefault="009936DB" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00B47183" w:rsidRDefault="00B47183" w:rsidP="004D0AF7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -12685,89 +12435,88 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH Sarabun New">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{BDF86088-CC5A-48F7-AD2D-6B0536238728}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{974947C7-B478-4DCE-B98C-554240E4A975}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{948CCAF6-1E63-4EFA-969C-E4628164D3CF}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{637078D6-507B-4923-9167-ACFEE51DB08C}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{418E4277-1382-41FB-8085-0AA41E561989}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{36A3A852-56FF-4592-B8F8-0CDB58014669}"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{0DE0C74A-36A7-4CBE-8B69-38F5EE167761}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{48753BC5-A44E-4610-9ACF-A49EAE690FC2}"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{D4E4D3EA-0E56-447B-8012-7E0D7EF34B81}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{C41A0B2E-611F-4D14-85C1-51584B28B04D}"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="DE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
-    <w:altName w:val="Cordia New"/>
     <w:panose1 w:val="020B0304020202020204"/>
-    <w:charset w:val="DE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="000318BD" w:rsidRPr="001A1B5F" w:rsidRDefault="000318BD" w:rsidP="004A00C7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:szCs w:val="24"/>
         <w:cs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001A1B5F">
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -12786,58 +12535,58 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00951C07" w:rsidRPr="001A1B5F">
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:noProof/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="001A1B5F">
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009936DB" w:rsidRDefault="009936DB" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00B47183" w:rsidRDefault="00B47183" w:rsidP="004D0AF7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009936DB" w:rsidRDefault="009936DB" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00B47183" w:rsidRDefault="00B47183" w:rsidP="004D0AF7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="000318BD" w:rsidRPr="001A1B5F" w:rsidRDefault="000318BD" w:rsidP="00C37120">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="425"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:cs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001A1B5F">
@@ -12965,51 +12714,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:263.9pt;margin-top:-10.75pt;width:235.2pt;height:35.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAU0+wdKwIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVsm3UdLV0KUJa&#10;FqRdPsBxnMTC9hjbbVK+nrHTLRFwQuRgeTwzz2/ejLO9HbQiJ+G8BFPS+SynRBgOtTRtSb8+H96s&#10;KfGBmZopMKKkZ+Hp7e71q21vC7GADlQtHEEQ44velrQLwRZZ5nknNPMzsMKgswGnWUDTtVntWI/o&#10;WmWLPH+b9eBq64AL7/H0fnTSXcJvGsHD56bxIhBVUuQW0urSWsU1221Z0TpmO8kvNNg/sNBMGrz0&#10;CnXPAiNHJ/+A0pI78NCEGQedQdNILlINWM08/62ap45ZkWpBcby9yuT/Hyx/PH1xRNbYO0oM09ii&#10;ZzEE8g4GMo/q9NYXGPRkMSwMeBwjY6XePgD/5omBfcdMK+6cg74TrEZ2KTObpI44PoJU/Seo8Rp2&#10;DJCAhsbpCIhiEETHLp2vnYlUOB4uNuubfIkujr7lKl+vUusyVrxkW+fDBwGaxE1JHXY+obPTgw9Y&#10;B4a+hCT2oGR9kEolw7XVXjlyYjglh/TF0jHFT8OUIX1JN6vFahRg6vNTiDx9f4PQMuC4K6lLur4G&#10;sSLK9t7UaRgDk2rc4/3KII2oY5RuFDEM1XDpSwX1GRV1MI41PkPcdOB+UNLjSJfUfz8yJyhRHw12&#10;ZTNfRglDMparmwUabuqpph5mOEKVNFAybvdhfDdH62Tb4U3jHBi4w042MokcqY6sLrxxbJOQlycW&#10;38XUTlG/fgS7nwAAAP//AwBQSwMEFAAGAAgAAAAhAEfVvF7hAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SFxQ6zQ0bRLiVAgJBDcoVbm68TaJsNfBdtPw95gTHEczmnlTbSaj&#10;2YjO95YELOYJMKTGqp5aAbv3x1kOzAdJSmpLKOAbPWzqy4tKlsqe6Q3HbWhZLCFfSgFdCEPJuW86&#10;NNLP7YAUvaN1RoYoXcuVk+dYbjRPk2TFjewpLnRywIcOm8/tyQjIl8/jh3+5fd03q6Muws16fPpy&#10;QlxfTfd3wAJO4S8Mv/gRHerIdLAnUp5pAVm6juhBwCxdZMBioijyFNhBwLLIgNcV/3+h/gEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAU0+wdKwIAAFAEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBH1bxe4QAAAAoBAAAPAAAAAAAAAAAAAAAAAIUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:263.9pt;margin-top:-10.75pt;width:235.2pt;height:35.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAU0+wdKwIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVsm3UdLV0KUJa&#10;FqRdPsBxnMTC9hjbbVK+nrHTLRFwQuRgeTwzz2/ejLO9HbQiJ+G8BFPS+SynRBgOtTRtSb8+H96s&#10;KfGBmZopMKKkZ+Hp7e71q21vC7GADlQtHEEQ44velrQLwRZZ5nknNPMzsMKgswGnWUDTtVntWI/o&#10;WmWLPH+b9eBq64AL7/H0fnTSXcJvGsHD56bxIhBVUuQW0urSWsU1221Z0TpmO8kvNNg/sNBMGrz0&#10;CnXPAiNHJ/+A0pI78NCEGQedQdNILlINWM08/62ap45ZkWpBcby9yuT/Hyx/PH1xRNbYO0oM09ii&#10;ZzEE8g4GMo/q9NYXGPRkMSwMeBwjY6XePgD/5omBfcdMK+6cg74TrEZ2KTObpI44PoJU/Seo8Rp2&#10;DJCAhsbpCIhiEETHLp2vnYlUOB4uNuubfIkujr7lKl+vUusyVrxkW+fDBwGaxE1JHXY+obPTgw9Y&#10;B4a+hCT2oGR9kEolw7XVXjlyYjglh/TF0jHFT8OUIX1JN6vFahRg6vNTiDx9f4PQMuC4K6lLur4G&#10;sSLK9t7UaRgDk2rc4/3KII2oY5RuFDEM1XDpSwX1GRV1MI41PkPcdOB+UNLjSJfUfz8yJyhRHw12&#10;ZTNfRglDMparmwUabuqpph5mOEKVNFAybvdhfDdH62Tb4U3jHBi4w042MokcqY6sLrxxbJOQlycW&#10;38XUTlG/fgS7nwAAAP//AwBQSwMEFAAGAAgAAAAhAEfVvF7hAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SFxQ6zQ0bRLiVAgJBDcoVbm68TaJsNfBdtPw95gTHEczmnlTbSaj&#10;2YjO95YELOYJMKTGqp5aAbv3x1kOzAdJSmpLKOAbPWzqy4tKlsqe6Q3HbWhZLCFfSgFdCEPJuW86&#10;NNLP7YAUvaN1RoYoXcuVk+dYbjRPk2TFjewpLnRywIcOm8/tyQjIl8/jh3+5fd03q6Muws16fPpy&#10;QlxfTfd3wAJO4S8Mv/gRHerIdLAnUp5pAVm6juhBwCxdZMBioijyFNhBwLLIgNcV/3+h/gEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAU0+wdKwIAAFAEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBH1bxe4QAAAAoBAAAPAAAAAAAAAAAAAAAAAIUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="000318BD" w:rsidRPr="001A1B5F" w:rsidRDefault="000318BD" w:rsidP="007054AA">
                     <w:pPr>
                       <w:ind w:left="720" w:hanging="720"/>
                       <w:rPr>
                         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:cs/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="001A1B5F">
                       <w:rPr>
                         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>RSU.94</w:t>
                     </w:r>
                     <w:r w:rsidRPr="001A1B5F">
@@ -13490,51 +13239,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:embedTrueTypeFonts/>
   <w:embedSystemFonts/>
   <w:saveSubsetFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="136"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -13708,50 +13457,51 @@
     <w:rsid w:val="00746F4C"/>
     <w:rsid w:val="007501E5"/>
     <w:rsid w:val="00756731"/>
     <w:rsid w:val="00756AD0"/>
     <w:rsid w:val="00773D86"/>
     <w:rsid w:val="007775DB"/>
     <w:rsid w:val="00783197"/>
     <w:rsid w:val="0078757A"/>
     <w:rsid w:val="00791E46"/>
     <w:rsid w:val="00796D02"/>
     <w:rsid w:val="007A1A0C"/>
     <w:rsid w:val="007A661D"/>
     <w:rsid w:val="007A7875"/>
     <w:rsid w:val="007B2D34"/>
     <w:rsid w:val="007B4146"/>
     <w:rsid w:val="007C3273"/>
     <w:rsid w:val="007C75E7"/>
     <w:rsid w:val="007F2040"/>
     <w:rsid w:val="007F2631"/>
     <w:rsid w:val="007F54AB"/>
     <w:rsid w:val="007F62B2"/>
     <w:rsid w:val="00806DB7"/>
     <w:rsid w:val="00807085"/>
     <w:rsid w:val="00812FD2"/>
     <w:rsid w:val="0083000F"/>
+    <w:rsid w:val="008445F3"/>
     <w:rsid w:val="0085229D"/>
     <w:rsid w:val="0085263F"/>
     <w:rsid w:val="00866E70"/>
     <w:rsid w:val="0087109A"/>
     <w:rsid w:val="00876BAC"/>
     <w:rsid w:val="008906D4"/>
     <w:rsid w:val="00892D5D"/>
     <w:rsid w:val="008968D4"/>
     <w:rsid w:val="008A2FDE"/>
     <w:rsid w:val="008A5556"/>
     <w:rsid w:val="008B67A7"/>
     <w:rsid w:val="008D6AE6"/>
     <w:rsid w:val="008E2F6C"/>
     <w:rsid w:val="008E537C"/>
     <w:rsid w:val="00904F60"/>
     <w:rsid w:val="00907390"/>
     <w:rsid w:val="00920F48"/>
     <w:rsid w:val="00926CD4"/>
     <w:rsid w:val="009368BB"/>
     <w:rsid w:val="00951C07"/>
     <w:rsid w:val="0095435B"/>
     <w:rsid w:val="00957194"/>
     <w:rsid w:val="00961B18"/>
     <w:rsid w:val="00964FDE"/>
     <w:rsid w:val="009709F0"/>
@@ -13782,50 +13532,51 @@
     <w:rsid w:val="00A569B7"/>
     <w:rsid w:val="00A67274"/>
     <w:rsid w:val="00A718D2"/>
     <w:rsid w:val="00A73E5E"/>
     <w:rsid w:val="00A808C9"/>
     <w:rsid w:val="00A8721E"/>
     <w:rsid w:val="00A9058D"/>
     <w:rsid w:val="00A9600F"/>
     <w:rsid w:val="00AA35F1"/>
     <w:rsid w:val="00AA4358"/>
     <w:rsid w:val="00AB1CB6"/>
     <w:rsid w:val="00AB488C"/>
     <w:rsid w:val="00AE6FA2"/>
     <w:rsid w:val="00AE7134"/>
     <w:rsid w:val="00AF2A03"/>
     <w:rsid w:val="00AF4E91"/>
     <w:rsid w:val="00B016DA"/>
     <w:rsid w:val="00B02DF7"/>
     <w:rsid w:val="00B05F51"/>
     <w:rsid w:val="00B11D93"/>
     <w:rsid w:val="00B15A9C"/>
     <w:rsid w:val="00B230D4"/>
     <w:rsid w:val="00B32227"/>
     <w:rsid w:val="00B3476F"/>
     <w:rsid w:val="00B36D7B"/>
+    <w:rsid w:val="00B47183"/>
     <w:rsid w:val="00B63030"/>
     <w:rsid w:val="00B71756"/>
     <w:rsid w:val="00B71D8C"/>
     <w:rsid w:val="00B80B05"/>
     <w:rsid w:val="00B81FE3"/>
     <w:rsid w:val="00B943CC"/>
     <w:rsid w:val="00BA7FC9"/>
     <w:rsid w:val="00BB3BF4"/>
     <w:rsid w:val="00BC1DEC"/>
     <w:rsid w:val="00BE67CD"/>
     <w:rsid w:val="00BF02E6"/>
     <w:rsid w:val="00BF4FE7"/>
     <w:rsid w:val="00C00350"/>
     <w:rsid w:val="00C021C0"/>
     <w:rsid w:val="00C079F9"/>
     <w:rsid w:val="00C15CC8"/>
     <w:rsid w:val="00C15FD4"/>
     <w:rsid w:val="00C256B6"/>
     <w:rsid w:val="00C303B2"/>
     <w:rsid w:val="00C33954"/>
     <w:rsid w:val="00C33BF4"/>
     <w:rsid w:val="00C37120"/>
     <w:rsid w:val="00C529FE"/>
     <w:rsid w:val="00C61E1A"/>
     <w:rsid w:val="00C623DF"/>
@@ -13932,51 +13683,51 @@
     <w:rsid w:val="00FE1C55"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="774AC160"/>
+  <w14:docId w14:val="4D76700C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CE458169-D767-486D-A526-F08D957AEC45}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:eastAsia="Courier New" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>