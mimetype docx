--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -310,58 +310,60 @@
                             </w:r>
                             <w:r w:rsidRPr="00BD7663">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">/ </w:t>
                             </w:r>
                             <w:r w:rsidR="0078757A" w:rsidRPr="00BD7663">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r w:rsidR="00AA35F1" w:rsidRPr="00BD7663">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>56</w:t>
                             </w:r>
-                            <w:r w:rsidR="005F060B">
+                            <w:r w:rsidR="00EE5FD8">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>8</w:t>
+                              <w:t>9</w:t>
                             </w:r>
+                            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+                            <w:bookmarkEnd w:id="0"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:390.2pt;margin-top:-.95pt;width:126.4pt;height:87.25pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDctX5sxAIAAKAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d3Np2majTVdtt0VI&#10;y0XaRTy7sZNYOHaw3SYL4t8ZO20oLEgIkUiRJx6fOTNzPDe3fSPQkWnDlcxxdBVixGShKJdVjj88&#10;7iYpRsYSSYlQkuX4iRl8u3z54qZrMxarWgnKNAIQabKuzXFtbZsFgSlq1hBzpVomYbNUuiEWTF0F&#10;VJMO0BsRxGE4DzqlaatVwYyBv3fDJl56/LJkhX1XloZZJHIM3Kz/av/du2+wvCFZpUlb8+JEg/wD&#10;i4ZwCUFHqDtiCTpo/gyq4YVWRpX2qlBNoMqSF8znANlE4S/ZPNSkZT4XKI5pxzKZ/wdbvD2+14hT&#10;6F2EkSQN9OiR9RatVY9iV56uNRl4PbTgZ3v4Da4+VdPeq+KTQVJtaiIrttJadTUjFOhF7mRwcXTA&#10;MQ5k371RFMKQg1UeqC9142oH1UCADm16GlvjqBQu5DycxSlsFbAXRWEaLmY+BsnOx1tt7CumGuQW&#10;OdbQew9PjvfGOjokO7u4aEYJTndcCG/oar8RGh0J6GTnnxP6T25Coi7H8+ksHCrwR4jQP7+DaLgF&#10;wQve5DgdnUjm6raV1MvREi6GNVAW0vFjXspDHmD1Fpb+P5THy+zrajcLF8k0nSwWs+kkmW7DyTrd&#10;bSarTTSfL7brzXobfXOsoySrOaVMbj2mOas+Sv5OVaf7N+h11P1I0LFSB8jxoaYdoty1Yjq7jkFd&#10;lMPFixdD1oiICiZGYTVGWtmP3NZe7q7zDsNcdiSdu/dUzhHdt/QicPAst8Gjh1JBJc9V87J0Shw0&#10;aft9f5L5XtEnECjQ8SqEsQaLWukvGHUwInJsPh+IZhiJ1xJEfh0liZsp3khmixgMfbmzv9whsgCo&#10;HFuMhuXGDnPo0Gpe1RBpuFZSreBilNxL1t2ggRWk4AwYAz6Z08hyc+bS9l4/BuvyOwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAM50RHHjAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwkAQhu8mvsNm&#10;TLzBLm0FrN0So+FgvCCCxNvSHdpid7bpbqG+PctJbzOZL/98f7YYTMNO2LnakoTJWABDKqyuqZSw&#10;+VyO5sCcV6RVYwkl/KKDRX57k6lU2zN94GntSxZCyKVKQuV9m3LuigqNcmPbIoXbwXZG+bB2Jded&#10;Oodw0/BIiCk3qqbwoVItvlRY/Kx7IyE6HOPkmPSr99336vXN+u3D124p5f3d8PwEzOPg/2C46gd1&#10;yIPT3vakHWskzOYiCaiE0eQR2BUQcRwB24dpFk2B5xn/3yG/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhANy1fmzEAgAAoAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAM50RHHjAAAACwEAAA8AAAAAAAAAAAAAAAAAHgUAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAAuBgAAAAA=&#10;" strokeweight=".5pt">
@@ -574,58 +576,60 @@
                       </w:r>
                       <w:r w:rsidRPr="00BD7663">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">/ </w:t>
                       </w:r>
                       <w:r w:rsidR="0078757A" w:rsidRPr="00BD7663">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r w:rsidR="00AA35F1" w:rsidRPr="00BD7663">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>56</w:t>
                       </w:r>
-                      <w:r w:rsidR="005F060B">
+                      <w:r w:rsidR="00EE5FD8">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t>8</w:t>
+                        <w:t>9</w:t>
                       </w:r>
+                      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+                      <w:bookmarkEnd w:id="1"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="005F7A65">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-151130</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-261620</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="834390" cy="885190"/>
@@ -5771,51 +5775,51 @@
       <w:tr w:rsidR="002C7749" w:rsidRPr="005F7A65" w:rsidTr="002C7749">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002C7749" w:rsidRPr="005F7A65" w:rsidRDefault="002C7749" w:rsidP="000C73B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk169094841"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk169094841"/>
             <w:r w:rsidRPr="005F7A65">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="005F7A65">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="005F7A65">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
@@ -6817,51 +6821,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002C7749" w:rsidRPr="005F7A65" w:rsidRDefault="002C7749" w:rsidP="000C73B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w:rsidR="00351F1C" w:rsidRPr="005F7A65" w:rsidRDefault="000328C7" w:rsidP="002C7749">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7A65">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="008E763B" w:rsidRPr="005F7A65">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -10151,54 +10155,50 @@
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>40000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...2 lines deleted...]
-              </v:shapetype>
               <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:11.2pt;margin-top:5.9pt;width:185.9pt;height:111pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDh6bb2IwIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v2yAQ/j5p/wHxfbHjJm1jxam6dJkm&#10;dS9Sux+AMY7RgGNAYme/fgdOsqj9Vo0PiOOOh7vnnlveDVqRvXBegqnodJJTIgyHRpptRX8+bz7c&#10;UuIDMw1TYERFD8LTu9X7d8velqKADlQjHEEQ48veVrQLwZZZ5nknNPMTsMKgswWnWUDTbbPGsR7R&#10;tcqKPL/OenCNdcCF93j7MDrpKuG3reDhe9t6EYiqKOYW0u7SXsc9Wy1ZuXXMdpIf02BvyEIzafDT&#10;M9QDC4zsnHwFpSV34KENEw46g7aVXKQasJpp/qKap45ZkWpBcrw90+T/Hyz/tv/hiGywdwUlhmns&#10;0bMYAvkIAykiPb31JUY9WYwLA15jaCrV20fgvzwxsO6Y2Yp756DvBGswvWl8mV08HXF8BKn7r9Dg&#10;N2wXIAENrdORO2SDIDq26XBuTUyF42VxdZ0vrtDF0Ted5YubPDUvY+XpuXU+fBagSTxU1GHvEzzb&#10;P/oQ02HlKST+5kHJZiOVSobb1mvlyJ6hTjZppQpehClD+oou5sU8IRuI75OEtAyoYyV1RW/zuEZl&#10;RTo+mSaFBCbVeMZMlDnyEykZyQlDPaROzE6019AckDAHo2xxzPDQgftDSY+Sraj/vWNOUKK+GCR9&#10;MZ3NosaTMZvfFGi4S0996WGGI1RFAyXjcR3SXEQ6DNxjc1qZaItdHDM5poxSTGwexyZq/dJOUf+G&#10;e/UXAAD//wMAUEsDBBQABgAIAAAAIQACbocI3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/N&#10;ToRAEITvJr7DpE28uQPDRldk2BgTogmnXX2AAZqfwPQQZpbFt7c96bHrq1RXZcfNTmLFxQ+ONMS7&#10;CARS7ZqBOg1fn8XDAYQPhhozOUIN3+jhmN/eZCZt3JVOuJ5DJziEfGo09CHMqZS+7tEav3MzErPW&#10;LdYEPpdONou5cridpIqiR2nNQPyhNzO+9ViP54vV8FHWRatK265hjO1Ynqr3on3S+v5ue30BEXAL&#10;f2b4rc/VIedOlbtQ48WkQak9O1mPeQHz5HmvQFQMkuQAMs/k/wX5DwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDh6bb2IwIAACQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQACbocI3QAAAAkBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00B1414A" w:rsidRPr="00CA6508" w:rsidRDefault="00B1414A" w:rsidP="00B1414A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CA6508">
                         <w:rPr>
                           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                           <w:noProof/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71DD2F10" wp14:editId="4D635A12">
                             <wp:extent cx="704850" cy="704850"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="6" name="Picture 6"/>
                             <wp:cNvGraphicFramePr>
@@ -10356,52 +10356,50 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B1414A" w:rsidRDefault="00B1414A" w:rsidP="00B97D08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B1414A" w:rsidRDefault="00B1414A" w:rsidP="00B97D08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="00B1414A" w:rsidRDefault="00B1414A" w:rsidP="00B97D08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B97D08" w:rsidRPr="005F7A65" w:rsidRDefault="00B97D08" w:rsidP="00B97D08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7A65">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
@@ -11477,51 +11475,51 @@
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>…………/………………/……………</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:14.85pt;margin-top:5pt;width:152.2pt;height:71.1pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9owbQgQIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z32psxtbcVZ7qatK&#10;24u02w8ggGNUDBRI7G3Vf++Ak2y6baWqqh8wMMNhZs4ZlpdjL9GOWye0qnF2lmLEFdVMqE2NPz00&#10;swVGzhPFiNSK1/iRO3y5evliOZiK57rTknGLAES5ajA17rw3VZI42vGeuDNtuAJjq21PPCztJmGW&#10;DIDeyyRP0/Nk0JYZqyl3DnZvJyNeRfy25dR/aFvHPZI1hth8HG0c12FMVktSbSwxnaD7MMg/RNET&#10;oeDSI9Qt8QRtrfgFqhfUaqdbf0Z1n+i2FZTHHCCbLH2WzX1HDI+5QHGcOZbJ/T9Y+n730SLBalxg&#10;pEgPFD3w0aNrPaI8VGcwrgKnewNufoRtYDlm6sydpp8dUvqmI2rDr6zVQ8cJg+iycDI5OTrhuACy&#10;Ht5pBteQrdcRaGxtH0oHxUCADiw9HpkJodBwZfkqLwswUbCVaV5eROoSUh1OG+v8G657FCY1tsB8&#10;RCe7O+dDNKQ6uITLnJaCNULKuLCb9Y20aEdAJU38YgLP3KQKzkqHYxPitANBwh3BFsKNrH8rs7xI&#10;r/Ny1pwvLmZFU8xnEPNilmbldXmeFmVx23wPAWZF1QnGuLoTih8UmBV/x/C+FybtRA2iAeozz+cT&#10;RX9MMo3f75LshYeGlKKv8eLoRKpA7GvFIG1SeSLkNE9+Dj9WGWpw+MeqRBkE5icN+HE97vUGYEEi&#10;a80eQRdWA23AMDwmMOm0/YrRAI1ZY/dlSyzHSL5VoK0yK4IQfFwU84scFvbUsj61EEUBqsYeo2l6&#10;46fu3xorNh3cdFDzFeixEVEqT1HtVQzNF3PaPxShu0/X0evpOVv9AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAD18lmd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTlPIT4lQV&#10;FRcOSBQkOLrxJo6w15HtpuHtWU5w3JnR7Df1ZvZOTBjTEEjBclGAQGqDGahX8P72dHUHImVNRrtA&#10;qOAbE2ya87NaVyac6BWnfe4Fl1CqtAKb81hJmVqLXqdFGJHY60L0OvMZe2miPnG5d7Isihvp9UD8&#10;weoRHy22X/ujV/Dh7WB28eWzM27aPXfb9TjHUanLi3n7ACLjnP/C8IvP6NAw0yEcySThFJT3t5xk&#10;veBJ7K9W10sQBxbWZQmyqeX/Bc0PAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH2jBtCB&#10;AgAAFgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA9f&#10;JZneAAAACQEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" stroked="f">
+                    <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:14.85pt;margin-top:5pt;width:152.2pt;height:71.1pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDd7fM8ggIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z32psxtbcVZ7qatK&#10;24u02w8ggGNUDBRI7O2q/94BJ2m6baWqqh8wMMNhZs4ZlpdjL9GOWye0qnF2lmLEFdVMqE2NPz00&#10;swVGzhPFiNSK1/iRO3y5evliOZiK57rTknGLAES5ajA17rw3VZI42vGeuDNtuAJjq21PPCztJmGW&#10;DIDeyyRP0/Nk0JYZqyl3DnZvJyNeRfy25dR/aFvHPZI1hth8HG0c12FMVktSbSwxnaD7MMg/RNET&#10;oeDSI9Qt8QRtrfgFqhfUaqdbf0Z1n+i2FZTHHCCbLH2WzX1HDI+5QHGcOZbJ/T9Y+n730SLBalxg&#10;pEgPFD3w0aNrPaI8VGcwrgKnewNufoRtYDlm6sydpp8dUvqmI2rDr6zVQ8cJg+iycDI5OTrhuACy&#10;Ht5pBteQrdcRaGxtH0oHxUCADiw9HpkJodBwZfkqLwswUbCVaV5eROoSUh1OG+v8G657FCY1tsB8&#10;RCe7O+dDNKQ6uITLnJaCNULKuLCb9Y20aEdAJU38YgLP3KQKzkqHYxPitANBwh3BFsKNrD+VWV6k&#10;13k5a84XF7OiKeYziHkxS7PyujxPi7K4bb6FALOi6gRjXN0JxQ8KzIq/Y3jfC5N2ogbRAPWZ5/OJ&#10;oj8mmcbvd0n2wkNDStHXeHF0IlUg9rVikDapPBFymic/hx+rDDU4/GNVogwC85MG/Lgeo97mB3Wt&#10;NXsEXVgNtAHD8JjApNP2K0YDNGaN3ZctsRwj+VaBtsqsCELwcVHML3JY2FPL+tRCFAWoGnuMpumN&#10;n7p/a6zYdHDTQc1XoMdGRKkE4U5R7VUMzRdz2j8UobtP19Hrx3O2+g4AAP//AwBQSwMEFAAGAAgA&#10;AAAhAA9fJZneAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo05TyE+JU&#10;FRUXDkgUJDi68SaOsNeR7abh7VlOcNyZ0ew39Wb2TkwY0xBIwXJRgEBqgxmoV/D+9nR1ByJlTUa7&#10;QKjgGxNsmvOzWlcmnOgVp33uBZdQqrQCm/NYSZlai16nRRiR2OtC9DrzGXtpoj5xuXeyLIob6fVA&#10;/MHqER8ttl/7o1fw4e1gdvHlszNu2j132/U4x1Gpy4t5+wAi45z/wvCLz+jQMNMhHMkk4RSU97ec&#10;ZL3gSeyvVtdLEAcW1mUJsqnl/wXNDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDd7fM8&#10;ggIAABYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAP&#10;XyWZ3gAAAAkBAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
                           <w:p w:rsidR="009D2F86" w:rsidRDefault="009D2F86" w:rsidP="009D2F86">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DB4BDB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>......</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>....</w:t>
@@ -11898,51 +11896,51 @@
                                       <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>…………/………………/……………</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-1.9pt;margin-top:6.95pt;width:180.2pt;height:71.1pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS9SamgwIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z32psxtbcVZ7qatK&#10;24u02w8ggGNUDBRI7O2q/94BJ2m6baWqqh8wMMNhZs4ZlpdjL9GOWye0qnF2lmLEFdVMqE2NPz00&#10;swVGzhPFiNSK1/iRO3y5evliOZiK57rTknGLAES5ajA17rw3VZI42vGeuDNtuAJjq21PPCztJmGW&#10;DIDeyyRP0/Nk0JYZqyl3DnZvJyNeRfy25dR/aFvHPZI1hth8HG0c12FMVktSbSwxnaD7MMg/RNET&#10;oeDSI9Qt8QRtrfgFqhfUaqdbf0Z1n+i2FZTHHCCbLH2WzX1HDI+5QHGcOZbJ/T9Y+n730SLBavwK&#10;I0V6oOiBjx5d6xHloTqDcRU43Rtw8yNsA8sxU2fuNP3skNI3HVEbfmWtHjpOGESXhZPJydEJxwWQ&#10;9fBOM7iGbL2OQGNr+1A6KAYCdGDp8chMCIXCZp4vFvMCTBRsZZqXF5G6hFSH08Y6/4brHoVJjS0w&#10;H9HJ7s75EA2pDi7hMqelYI2QMi7sZn0jLdoRUEkTv5jAMzepgrPS4diEOO1AkHBHsIVwI+tPZZYX&#10;6XVezprzxcWsaIr5DGJezNKsvC7P06IsbptvIcCsqDrBGFd3QvGDArPi7xje98KknahBNEB95vl8&#10;ouiPSabx+12SvfDQkFL0NV4cnUgViH2tGKRNKk+EnObJz+HHKkMNDv9YlSiDwPykAT+ux6i3+UFd&#10;a80eQRdWA23AMDwmMOm0/YrRAI1ZY/dlSyzHSL5VoK0yK4IQfFwU84scFvbUsj61EEUBqsYeo2l6&#10;46fu3xorNh3cdFDzFeixEVEqQbhTVHsVQ/PFnPYPReju03X0+vGcrb4DAAD//wMAUEsDBBQABgAI&#10;AAAAIQDqKK5A3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWqdEiSDE&#10;qSoqLhyQaJHg6MZOHGGvLdtNw9+znOA4M6uZt+12cZbNOqbJo4DNugCmsfdqwlHA+/F5dQ8sZYlK&#10;Wo9awLdOsO2ur1rZKH/BNz0f8sioBFMjBZicQ8N56o12Mq190EjZ4KOTmWQcuYryQuXO8ruiqLmT&#10;E9KCkUE/Gd1/Hc5OwIczk9rH189B2Xn/MuyqsMQgxO3NsnsElvWS/47hF5/QoSOmkz+jSswKWJVE&#10;nskvH4BRXlZ1DexERlVvgHct//9B9wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBS9Sam&#10;gwIAABYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDq&#10;KK5A3QAAAAkBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" stroked="f">
+                    <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-1.9pt;margin-top:6.95pt;width:180.2pt;height:71.1pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzIEhIgwIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z32pk42tdVZ7qatK&#10;24u02w8ggGNUDBRI7O2q/94BJ2m6baWqqh8wMMNhZs4ZLi7HXqIdt05oVePsLMWIK6qZUJsaf3po&#10;ZkuMnCeKEakVr/Ejd/hy9fLFxWAqnutOS8YtAhDlqsHUuPPeVEniaMd74s604QqMrbY98bC0m4RZ&#10;MgB6L5M8TRfJoC0zVlPuHOzeTka8ivhty6n/0LaOeyRrDLH5ONo4rsOYrC5ItbHEdILuwyD/EEVP&#10;hIJLj1C3xBO0teIXqF5Qq51u/RnVfaLbVlAec4BssvRZNvcdMTzmAsVx5lgm9/9g6fvdR4sEq/Er&#10;jBTpgaIHPnp0rUeUh+oMxlXgdG/AzY+wDSzHTJ250/SzQ0rfdERt+JW1eug4YRBdFk4mJ0cnHBdA&#10;1sM7zeAasvU6Ao2t7UPpoBgI0IGlxyMzIRQKm3m+XM4LMFGwlWlenkfqElIdThvr/BuuexQmNbbA&#10;fEQnuzvnQzSkOriEy5yWgjVCyriwm/WNtGhHQCVN/GICz9ykCs5Kh2MT4rQDQcIdwRbCjaw/lVle&#10;pNd5OWsWy/NZ0RTzGcS8nKVZeV0u0qIsbptvIcCsqDrBGFd3QvGDArPi7xje98KknahBNEB95vl8&#10;ouiPSabx+12SvfDQkFL0NV4enUgViH2tGKRNKk+EnObJz+HHKkMNDv9YlSiDwPykAT+ux6i3xUFd&#10;a80eQRdWA23AMDwmMOm0/YrRAI1ZY/dlSyzHSL5VoK0yK4IQfFwU8/McFvbUsj61EEUBqsYeo2l6&#10;46fu3xorNh3cdFDzFeixEVEqQbhTVHsVQ/PFnPYPReju03X0+vGcrb4DAAD//wMAUEsDBBQABgAI&#10;AAAAIQDqKK5A3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWqdEiSDE&#10;qSoqLhyQaJHg6MZOHGGvLdtNw9+znOA4M6uZt+12cZbNOqbJo4DNugCmsfdqwlHA+/F5dQ8sZYlK&#10;Wo9awLdOsO2ur1rZKH/BNz0f8sioBFMjBZicQ8N56o12Mq190EjZ4KOTmWQcuYryQuXO8ruiqLmT&#10;E9KCkUE/Gd1/Hc5OwIczk9rH189B2Xn/MuyqsMQgxO3NsnsElvWS/47hF5/QoSOmkz+jSswKWJVE&#10;nskvH4BRXlZ1DexERlVvgHct//9B9wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDzIEhI&#10;gwIAABYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDq&#10;KK5A3QAAAAkBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
                           <w:p w:rsidR="009D2F86" w:rsidRDefault="009D2F86" w:rsidP="009D2F86">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DB4BDB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>......</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>....</w:t>
@@ -12479,60 +12477,51 @@
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DB4BDB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>รองอธิการบดีฝ่ายวิจัย</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="009D2F86" w:rsidRDefault="009D2F86" w:rsidP="009D2F86">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00DB4BDB">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>…………/………………/…………</w:t>
-[...8 lines deleted...]
-                              <w:t>…</w:t>
+                              <w:t>…………/………………/……………</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w:rsidR="009D2F86" w:rsidRPr="005F7A65" w:rsidRDefault="00560516" w:rsidP="000328C7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F7A65">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
@@ -12836,207 +12825,206 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006910D4" w:rsidRPr="005F7A65" w:rsidSect="00B97D08">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="709" w:right="992" w:bottom="1134" w:left="1276" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004B48A4" w:rsidRDefault="004B48A4" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00664CD2" w:rsidRDefault="00664CD2" w:rsidP="004D0AF7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004B48A4" w:rsidRDefault="004B48A4" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00664CD2" w:rsidRDefault="00664CD2" w:rsidP="004D0AF7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{CB044786-FC77-474C-A0F5-159124103A06}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{D32DB721-7A18-413A-ABF9-CFDB15119B6A}"/>
   </w:font>
   <w:font w:name="Cordia New">
-    <w:altName w:val="Cordia New"/>
     <w:panose1 w:val="020B0304020202020204"/>
-    <w:charset w:val="DE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="DE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH Sarabun New">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{29C9CC1C-EB61-4A8A-B05D-8A4FAE85A067}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId5" w:fontKey="{F95AE11C-0EF1-439D-B4AD-F38715E07087}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{F045E799-C7F7-408B-AAF6-9B43C42A76A2}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{40719C31-01E8-4D19-A129-46167CF781B1}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{EB645994-D902-4642-840B-640E87B4F7D1}"/>
+    <w:embedBoldItalic r:id="rId5" w:fontKey="{79A3D86A-AD51-467E-88F4-5FB896D56180}"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:subsetted="1" w:fontKey="{ECDA5565-066E-4D7E-B149-CAE24FEC5C1F}"/>
-    <w:embedBoldItalic r:id="rId7" w:subsetted="1" w:fontKey="{2C39B3AB-3C8C-435B-AA43-0CE49B42FD56}"/>
+    <w:embedRegular r:id="rId6" w:subsetted="1" w:fontKey="{FB08624D-C7A1-4431-9DD1-FE63E04781E5}"/>
+    <w:embedBoldItalic r:id="rId7" w:subsetted="1" w:fontKey="{D5AC54B9-D4FA-46FE-B157-7786F94DA1C4}"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{BD6FB52E-8D92-4805-ADE5-89A8DF5ED9B6}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{3D2EA773-B6B5-4BEB-ADF4-EDC90C351140}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="000328C7" w:rsidRPr="00895B67" w:rsidRDefault="000328C7" w:rsidP="004A00C7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:cs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="007D6278" w:rsidRPr="007D6278" w:rsidRDefault="007D6278" w:rsidP="007D6278">
     <w:pPr>
       <w:ind w:firstLine="426"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004B48A4" w:rsidRDefault="004B48A4" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00664CD2" w:rsidRDefault="00664CD2" w:rsidP="004D0AF7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004B48A4" w:rsidRDefault="004B48A4" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00664CD2" w:rsidRDefault="00664CD2" w:rsidP="004D0AF7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00C37120" w:rsidRPr="00895B67" w:rsidRDefault="00C37120" w:rsidP="00C37120">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="425"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:cs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00895B67">
@@ -13223,51 +13211,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:315.85pt;margin-top:-10.15pt;width:199.7pt;height:28.8pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBpPFdLQIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhJk7Qx4hRdugwD&#10;ugvQ7gNkWY6FyaJGKbG7rx8lp5mx7WmYHwRRpI4OD0lvbvvWsJNCr8EWfDaZcqashErbQ8G/Pu3f&#10;3HDmg7CVMGBVwZ+V57fb1682ncvVHBowlUJGINbnnSt4E4LLs8zLRrXCT8ApS84asBWBTDxkFYqO&#10;0FuTzafTVdYBVg5BKu/p9H5w8m3Cr2slw+e69iowU3DiFtKKaS3jmm03Ij+gcI2WZxriH1i0Qlt6&#10;9AJ1L4JgR9R/QLVaIniow0RCm0Fda6lSDpTNbPpbNo+NcCrlQuJ4d5HJ/z9Y+en0BZmuqHacWdFS&#10;iZ5UH9hb6NksqtM5n1PQo6Ow0NNxjIyZevcA8ptnFnaNsAd1hwhdo0RF7NLNbHR1wPERpOw+QkXP&#10;iGOABNTX2EZAEoMROlXp+VKZSEXS4Xx5tZqtySXJd7VaXq9S6TKRv9x26MN7BS2Lm4IjVT6hi9OD&#10;D5QHhb6EJPZgdLXXxiQDD+XOIDsJ6pJ9+mLqdMWPw4xlXcHXy/lyEGDs82OIafr+BtHqQO1udFvw&#10;m0uQyKNs72yVmjEIbYY9vW8s0Yg6RukGEUNf9ue6lFA9k6IIQ1vTGNKmAfzBWUctXXD//ShQcWY+&#10;WKrKerZYxBlIxmJ5PScDx55y7BFWElTBA2fDdheGuTk61IeGXhr6wMIdVbLWSeRIdWB15k1tm4Q8&#10;j1ici7Gdon79CLY/AQAA//8DAFBLAwQUAAYACAAAACEADPKl6eAAAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VIXFBrp0ZJCdlUCAkENygIrm7sJhHxOthuGv4e9wTH1TzNvK02&#10;sx3YZHzoHSFkSwHMUON0Ty3C+9vDYg0sREVaDY4Mwo8JsKnPzypVanekVzNtY8tSCYVSIXQxjiXn&#10;oemMVWHpRkMp2ztvVUynb7n26pjK7cBXQuTcqp7SQqdGc9+Z5mt7sAjr66fpMzzLl48m3w838aqY&#10;Hr894uXFfHcLLJo5/sFw0k/qUCennTuQDmxAyGVWJBRhsRIS2IkQMsuA7RBkIYHXFf//Q/0LAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwaTxXS0CAABQBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADPKl6eAAAAALAQAADwAAAAAAAAAAAAAAAACH&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:315.85pt;margin-top:-10.15pt;width:199.7pt;height:28.8pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBpPFdLQIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhJk7Qx4hRdugwD&#10;ugvQ7gNkWY6FyaJGKbG7rx8lp5mx7WmYHwRRpI4OD0lvbvvWsJNCr8EWfDaZcqashErbQ8G/Pu3f&#10;3HDmg7CVMGBVwZ+V57fb1682ncvVHBowlUJGINbnnSt4E4LLs8zLRrXCT8ApS84asBWBTDxkFYqO&#10;0FuTzafTVdYBVg5BKu/p9H5w8m3Cr2slw+e69iowU3DiFtKKaS3jmm03Ij+gcI2WZxriH1i0Qlt6&#10;9AJ1L4JgR9R/QLVaIniow0RCm0Fda6lSDpTNbPpbNo+NcCrlQuJ4d5HJ/z9Y+en0BZmuqHacWdFS&#10;iZ5UH9hb6NksqtM5n1PQo6Ow0NNxjIyZevcA8ptnFnaNsAd1hwhdo0RF7NLNbHR1wPERpOw+QkXP&#10;iGOABNTX2EZAEoMROlXp+VKZSEXS4Xx5tZqtySXJd7VaXq9S6TKRv9x26MN7BS2Lm4IjVT6hi9OD&#10;D5QHhb6EJPZgdLXXxiQDD+XOIDsJ6pJ9+mLqdMWPw4xlXcHXy/lyEGDs82OIafr+BtHqQO1udFvw&#10;m0uQyKNs72yVmjEIbYY9vW8s0Yg6RukGEUNf9ue6lFA9k6IIQ1vTGNKmAfzBWUctXXD//ShQcWY+&#10;WKrKerZYxBlIxmJ5PScDx55y7BFWElTBA2fDdheGuTk61IeGXhr6wMIdVbLWSeRIdWB15k1tm4Q8&#10;j1ici7Gdon79CLY/AQAA//8DAFBLAwQUAAYACAAAACEADPKl6eAAAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VIXFBrp0ZJCdlUCAkENygIrm7sJhHxOthuGv4e9wTH1TzNvK02&#10;sx3YZHzoHSFkSwHMUON0Ty3C+9vDYg0sREVaDY4Mwo8JsKnPzypVanekVzNtY8tSCYVSIXQxjiXn&#10;oemMVWHpRkMp2ztvVUynb7n26pjK7cBXQuTcqp7SQqdGc9+Z5mt7sAjr66fpMzzLl48m3w838aqY&#10;Hr894uXFfHcLLJo5/sFw0k/qUCennTuQDmxAyGVWJBRhsRIS2IkQMsuA7RBkIYHXFf//Q/0LAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwaTxXS0CAABQBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADPKl6eAAAAALAQAADwAAAAAAAAAAAAAAAACH&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DE2C03" w:rsidRPr="009872DB" w:rsidRDefault="009872DB" w:rsidP="009872DB">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:cs/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="009872DB">
                       <w:rPr>
                         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:cs/>
                       </w:rPr>
                       <w:t>แบบฟอร์ม มรส.94   การขอรับการสนับสนุนค่าใช้จ่ายในการตีพิมพ์ผลงานวิจัย</w:t>
                     </w:r>
                     <w:r>
@@ -14113,51 +14101,51 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="110"/>
   <w:embedTrueTypeFonts/>
   <w:embedSystemFonts/>
   <w:saveSubsetFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="136"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -14270,84 +14258,87 @@
     <w:rsid w:val="00463A66"/>
     <w:rsid w:val="00474E35"/>
     <w:rsid w:val="004876E4"/>
     <w:rsid w:val="00492538"/>
     <w:rsid w:val="004A00C7"/>
     <w:rsid w:val="004A225B"/>
     <w:rsid w:val="004A51EB"/>
     <w:rsid w:val="004B48A4"/>
     <w:rsid w:val="004C13F4"/>
     <w:rsid w:val="004C657E"/>
     <w:rsid w:val="004D0AF7"/>
     <w:rsid w:val="004E54BE"/>
     <w:rsid w:val="00501D23"/>
     <w:rsid w:val="005068A0"/>
     <w:rsid w:val="00516711"/>
     <w:rsid w:val="0052677E"/>
     <w:rsid w:val="00531128"/>
     <w:rsid w:val="00534412"/>
     <w:rsid w:val="005434C7"/>
     <w:rsid w:val="00543955"/>
     <w:rsid w:val="00547A7E"/>
     <w:rsid w:val="0055577A"/>
     <w:rsid w:val="00560516"/>
     <w:rsid w:val="00560B3B"/>
     <w:rsid w:val="00570E68"/>
+    <w:rsid w:val="00573EB5"/>
     <w:rsid w:val="0057646E"/>
     <w:rsid w:val="00586ADC"/>
     <w:rsid w:val="00593266"/>
     <w:rsid w:val="00596BB4"/>
     <w:rsid w:val="005A0200"/>
     <w:rsid w:val="005A7F1F"/>
     <w:rsid w:val="005B41AF"/>
     <w:rsid w:val="005C004B"/>
     <w:rsid w:val="005C54B0"/>
     <w:rsid w:val="005D3636"/>
     <w:rsid w:val="005D39B4"/>
     <w:rsid w:val="005D47E7"/>
     <w:rsid w:val="005E2D2B"/>
     <w:rsid w:val="005E4509"/>
     <w:rsid w:val="005E5822"/>
     <w:rsid w:val="005F060B"/>
     <w:rsid w:val="005F0F5A"/>
     <w:rsid w:val="005F26DA"/>
     <w:rsid w:val="005F694C"/>
     <w:rsid w:val="005F7A65"/>
     <w:rsid w:val="00603C7C"/>
     <w:rsid w:val="006041AC"/>
     <w:rsid w:val="00615EA6"/>
     <w:rsid w:val="00620A59"/>
     <w:rsid w:val="00654D4B"/>
     <w:rsid w:val="00660577"/>
     <w:rsid w:val="00661CC0"/>
+    <w:rsid w:val="00664CD2"/>
     <w:rsid w:val="00674191"/>
     <w:rsid w:val="00677774"/>
     <w:rsid w:val="006910D4"/>
     <w:rsid w:val="006A2BEC"/>
     <w:rsid w:val="006B0A40"/>
     <w:rsid w:val="006B3BCC"/>
     <w:rsid w:val="006B73EB"/>
+    <w:rsid w:val="006B7FFE"/>
     <w:rsid w:val="006E0964"/>
     <w:rsid w:val="006F117C"/>
     <w:rsid w:val="006F76F6"/>
     <w:rsid w:val="007208AD"/>
     <w:rsid w:val="00734E4E"/>
     <w:rsid w:val="00744695"/>
     <w:rsid w:val="00744EE5"/>
     <w:rsid w:val="00746F4C"/>
     <w:rsid w:val="007501E5"/>
     <w:rsid w:val="00756731"/>
     <w:rsid w:val="0076264F"/>
     <w:rsid w:val="00764163"/>
     <w:rsid w:val="00767E36"/>
     <w:rsid w:val="00773D86"/>
     <w:rsid w:val="0077758F"/>
     <w:rsid w:val="00781460"/>
     <w:rsid w:val="00783197"/>
     <w:rsid w:val="0078757A"/>
     <w:rsid w:val="007A1A0C"/>
     <w:rsid w:val="007A1C6E"/>
     <w:rsid w:val="007A22F0"/>
     <w:rsid w:val="007A55AA"/>
     <w:rsid w:val="007A661D"/>
     <w:rsid w:val="007A7875"/>
     <w:rsid w:val="007B2D34"/>
@@ -14514,50 +14505,51 @@
     <w:rsid w:val="00E0539A"/>
     <w:rsid w:val="00E06CA2"/>
     <w:rsid w:val="00E13CE6"/>
     <w:rsid w:val="00E16EC9"/>
     <w:rsid w:val="00E17126"/>
     <w:rsid w:val="00E2288A"/>
     <w:rsid w:val="00E510DE"/>
     <w:rsid w:val="00E63A70"/>
     <w:rsid w:val="00E66EA2"/>
     <w:rsid w:val="00E67315"/>
     <w:rsid w:val="00E76A76"/>
     <w:rsid w:val="00E77B41"/>
     <w:rsid w:val="00E80BA1"/>
     <w:rsid w:val="00E8282C"/>
     <w:rsid w:val="00E848A1"/>
     <w:rsid w:val="00E9042F"/>
     <w:rsid w:val="00E9114B"/>
     <w:rsid w:val="00E93FD9"/>
     <w:rsid w:val="00EB4447"/>
     <w:rsid w:val="00EC4F6C"/>
     <w:rsid w:val="00EC7106"/>
     <w:rsid w:val="00ED03FC"/>
     <w:rsid w:val="00ED3990"/>
     <w:rsid w:val="00ED59D7"/>
     <w:rsid w:val="00EE5A3B"/>
+    <w:rsid w:val="00EE5FD8"/>
     <w:rsid w:val="00EF52A1"/>
     <w:rsid w:val="00EF579F"/>
     <w:rsid w:val="00EF7F38"/>
     <w:rsid w:val="00F026A2"/>
     <w:rsid w:val="00F0375A"/>
     <w:rsid w:val="00F07BCB"/>
     <w:rsid w:val="00F179F2"/>
     <w:rsid w:val="00F2549C"/>
     <w:rsid w:val="00F2568F"/>
     <w:rsid w:val="00F364D5"/>
     <w:rsid w:val="00F5766F"/>
     <w:rsid w:val="00F74DB2"/>
     <w:rsid w:val="00F766D0"/>
     <w:rsid w:val="00F82A31"/>
     <w:rsid w:val="00F84C39"/>
     <w:rsid w:val="00F91C9D"/>
     <w:rsid w:val="00F95634"/>
     <w:rsid w:val="00FA0ABD"/>
     <w:rsid w:val="00FA4741"/>
     <w:rsid w:val="00FA510F"/>
     <w:rsid w:val="00FA7DAE"/>
     <w:rsid w:val="00FB34C4"/>
     <w:rsid w:val="00FC05AA"/>
     <w:rsid w:val="00FC6366"/>
     <w:rsid w:val="00FE0321"/>
@@ -14565,51 +14557,51 @@
     <w:rsid w:val="00FF7949"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0B11CC5A"/>
+  <w14:docId w14:val="1A2A7218"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CD38E9A5-1C32-416F-891C-C8A7D4F43DD3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Angsana New" w:eastAsia="Calibri" w:hAnsi="Angsana New" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>