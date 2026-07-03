--- v1 (2026-06-12)
+++ v2 (2026-07-03)
@@ -318,52 +318,50 @@
                               <w:t xml:space="preserve">/ </w:t>
                             </w:r>
                             <w:r w:rsidR="0078757A" w:rsidRPr="00BD7663">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r w:rsidR="00AA35F1" w:rsidRPr="00BD7663">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>56</w:t>
                             </w:r>
                             <w:r w:rsidR="00EE5FD8">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>9</w:t>
                             </w:r>
-                            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-                            <w:bookmarkEnd w:id="0"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:390.2pt;margin-top:-.95pt;width:126.4pt;height:87.25pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDctX5sxAIAAKAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d3Np2majTVdtt0VI&#10;y0XaRTy7sZNYOHaw3SYL4t8ZO20oLEgIkUiRJx6fOTNzPDe3fSPQkWnDlcxxdBVixGShKJdVjj88&#10;7iYpRsYSSYlQkuX4iRl8u3z54qZrMxarWgnKNAIQabKuzXFtbZsFgSlq1hBzpVomYbNUuiEWTF0F&#10;VJMO0BsRxGE4DzqlaatVwYyBv3fDJl56/LJkhX1XloZZJHIM3Kz/av/du2+wvCFZpUlb8+JEg/wD&#10;i4ZwCUFHqDtiCTpo/gyq4YVWRpX2qlBNoMqSF8znANlE4S/ZPNSkZT4XKI5pxzKZ/wdbvD2+14hT&#10;6F2EkSQN9OiR9RatVY9iV56uNRl4PbTgZ3v4Da4+VdPeq+KTQVJtaiIrttJadTUjFOhF7mRwcXTA&#10;MQ5k371RFMKQg1UeqC9142oH1UCADm16GlvjqBQu5DycxSlsFbAXRWEaLmY+BsnOx1tt7CumGuQW&#10;OdbQew9PjvfGOjokO7u4aEYJTndcCG/oar8RGh0J6GTnnxP6T25Coi7H8+ksHCrwR4jQP7+DaLgF&#10;wQve5DgdnUjm6raV1MvREi6GNVAW0vFjXspDHmD1Fpb+P5THy+zrajcLF8k0nSwWs+kkmW7DyTrd&#10;bSarTTSfL7brzXobfXOsoySrOaVMbj2mOas+Sv5OVaf7N+h11P1I0LFSB8jxoaYdoty1Yjq7jkFd&#10;lMPFixdD1oiICiZGYTVGWtmP3NZe7q7zDsNcdiSdu/dUzhHdt/QicPAst8Gjh1JBJc9V87J0Shw0&#10;aft9f5L5XtEnECjQ8SqEsQaLWukvGHUwInJsPh+IZhiJ1xJEfh0liZsp3khmixgMfbmzv9whsgCo&#10;HFuMhuXGDnPo0Gpe1RBpuFZSreBilNxL1t2ggRWk4AwYAz6Z08hyc+bS9l4/BuvyOwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAM50RHHjAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwkAQhu8mvsNm&#10;TLzBLm0FrN0So+FgvCCCxNvSHdpid7bpbqG+PctJbzOZL/98f7YYTMNO2LnakoTJWABDKqyuqZSw&#10;+VyO5sCcV6RVYwkl/KKDRX57k6lU2zN94GntSxZCyKVKQuV9m3LuigqNcmPbIoXbwXZG+bB2Jded&#10;Oodw0/BIiCk3qqbwoVItvlRY/Kx7IyE6HOPkmPSr99336vXN+u3D124p5f3d8PwEzOPg/2C46gd1&#10;yIPT3vakHWskzOYiCaiE0eQR2BUQcRwB24dpFk2B5xn/3yG/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhANy1fmzEAgAAoAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAM50RHHjAAAACwEAAA8AAAAAAAAAAAAAAAAAHgUAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAAuBgAAAAA=&#10;" strokeweight=".5pt">
@@ -584,52 +582,50 @@
                         <w:t xml:space="preserve">/ </w:t>
                       </w:r>
                       <w:r w:rsidR="0078757A" w:rsidRPr="00BD7663">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r w:rsidR="00AA35F1" w:rsidRPr="00BD7663">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>56</w:t>
                       </w:r>
                       <w:r w:rsidR="00EE5FD8">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>9</w:t>
                       </w:r>
-                      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-                      <w:bookmarkEnd w:id="1"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="005F7A65">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-151130</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-261620</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="834390" cy="885190"/>
@@ -5775,51 +5771,51 @@
       <w:tr w:rsidR="002C7749" w:rsidRPr="005F7A65" w:rsidTr="002C7749">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002C7749" w:rsidRPr="005F7A65" w:rsidRDefault="002C7749" w:rsidP="000C73B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk169094841"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk169094841"/>
             <w:r w:rsidRPr="005F7A65">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="005F7A65">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="005F7A65">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
@@ -6821,51 +6817,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002C7749" w:rsidRPr="005F7A65" w:rsidRDefault="002C7749" w:rsidP="000C73B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="00351F1C" w:rsidRPr="005F7A65" w:rsidRDefault="000328C7" w:rsidP="002C7749">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7A65">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="008E763B" w:rsidRPr="005F7A65">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -8783,79 +8779,116 @@
         <w:t xml:space="preserve">ตรวจสอบก่อนส่งฉบับจริงได้ที่ </w:t>
       </w:r>
       <w:r w:rsidR="00B12B76" w:rsidRPr="005F7A65">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>e-</w:t>
       </w:r>
       <w:r w:rsidR="00407661" w:rsidRPr="005F7A65">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>mail: kanungnid.k@rsu.ac.th</w:t>
       </w:r>
       <w:r w:rsidR="00D0198D" w:rsidRPr="005F7A65">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> ทั้งนี้ หากท่านส่งเอกสารไม่ครบตามข้อมูล จะขออนุญาตส่งเอกสารกลับคืนเพื่อขอรับข้อมูลเพิ่มเติมให้ครบถ้วนดังรายการด้านล่าง</w:t>
+        <w:t xml:space="preserve"> ทั้งนี้ หากท่านส่</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00D0198D" w:rsidRPr="005F7A65">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>งเอกสารไม่ครบตามข้อมูล จะขออนุญาตส่งเอกสารกลับคืนเพื่อขอรับข้อมูลเพิ่มเติมให้ครบถ้วนดังรายการด้านล่าง</w:t>
       </w:r>
       <w:r w:rsidR="00D0198D" w:rsidRPr="005F7A65">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00677774" w:rsidRPr="005F7A65" w:rsidRDefault="00677774" w:rsidP="00677774">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="993" w:hanging="273"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7A65">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
-        <w:t>4.1 หลักฐานที่แสดงให้เห็นว่าวารสารดังกล่าวอยู่ในฐานข้อมูลที่กำหนดไว้ในข้อ 4.2 (เช่น สำเนาเอกสารการจับภาพหน้าจอที่แสดงถึงระดับควอไทล์ของวารสาร)</w:t>
+        <w:t xml:space="preserve">4.1 หลักฐานที่แสดงให้เห็นว่าวารสารดังกล่าวอยู่ในฐานข้อมูลที่กำหนดไว้ในข้อ </w:t>
+      </w:r>
+      <w:r w:rsidR="00375472">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00375472">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หรือ 2.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7A65">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (เช่น สำเนาเอกสารการจับภาพหน้าจอที่แสดงถึงระดับควอไทล์ของวารสาร)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A4408B" w:rsidRPr="005F7A65" w:rsidRDefault="00677774" w:rsidP="00677774">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="993" w:hanging="273"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7A65">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t>4.2 หลักฐานการชำระเงิน ได้แก่ ใบเสร็จค่าตีพิมพ์ ค่าตรวจภาษา และค่าสมัครสมาชิกแอปพลิ</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005F7A65">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
@@ -12825,206 +12858,206 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006910D4" w:rsidRPr="005F7A65" w:rsidSect="00B97D08">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="709" w:right="992" w:bottom="1134" w:left="1276" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00664CD2" w:rsidRDefault="00664CD2" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00895791" w:rsidRDefault="00895791" w:rsidP="004D0AF7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00664CD2" w:rsidRDefault="00664CD2" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00895791" w:rsidRDefault="00895791" w:rsidP="004D0AF7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{D32DB721-7A18-413A-ABF9-CFDB15119B6A}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{130026B7-3B33-49A4-BF49-D6824D8EDE47}"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH Sarabun New">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{F045E799-C7F7-408B-AAF6-9B43C42A76A2}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId5" w:fontKey="{79A3D86A-AD51-467E-88F4-5FB896D56180}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{74E7AFF6-9F50-4218-AB97-AC4F412C4B39}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{6BB91935-9557-483B-89C7-E12538CA295D}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{2CA6C23A-CBCE-4C5E-A9AF-5EB5F77B6068}"/>
+    <w:embedBoldItalic r:id="rId5" w:fontKey="{52C008AC-34A7-4A23-A027-9FC78E81A0FA}"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:subsetted="1" w:fontKey="{FB08624D-C7A1-4431-9DD1-FE63E04781E5}"/>
-    <w:embedBoldItalic r:id="rId7" w:subsetted="1" w:fontKey="{D5AC54B9-D4FA-46FE-B157-7786F94DA1C4}"/>
+    <w:embedRegular r:id="rId6" w:subsetted="1" w:fontKey="{F2812567-6D79-43A6-94E7-2FDA914163FD}"/>
+    <w:embedBoldItalic r:id="rId7" w:subsetted="1" w:fontKey="{BBEA747E-A2A0-4DBA-870A-FE89F75C6504}"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{3D2EA773-B6B5-4BEB-ADF4-EDC90C351140}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{B3FAA40B-4F3F-4B1E-AE5E-2A833A891924}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="000328C7" w:rsidRPr="00895B67" w:rsidRDefault="000328C7" w:rsidP="004A00C7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:cs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="007D6278" w:rsidRPr="007D6278" w:rsidRDefault="007D6278" w:rsidP="007D6278">
     <w:pPr>
       <w:ind w:firstLine="426"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00664CD2" w:rsidRDefault="00664CD2" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00895791" w:rsidRDefault="00895791" w:rsidP="004D0AF7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00664CD2" w:rsidRDefault="00664CD2" w:rsidP="004D0AF7">
+    <w:p w:rsidR="00895791" w:rsidRDefault="00895791" w:rsidP="004D0AF7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00C37120" w:rsidRPr="00895B67" w:rsidRDefault="00C37120" w:rsidP="00C37120">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="425"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:cs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00895B67">
@@ -14101,51 +14134,51 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="190"/>
   <w:embedTrueTypeFonts/>
   <w:embedSystemFonts/>
   <w:saveSubsetFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="136"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -14213,50 +14246,51 @@
     <w:rsid w:val="00224153"/>
     <w:rsid w:val="002421A9"/>
     <w:rsid w:val="00256198"/>
     <w:rsid w:val="0026065D"/>
     <w:rsid w:val="00266291"/>
     <w:rsid w:val="00275AF4"/>
     <w:rsid w:val="002902A0"/>
     <w:rsid w:val="002913AB"/>
     <w:rsid w:val="002A5E7A"/>
     <w:rsid w:val="002C7749"/>
     <w:rsid w:val="002D2B68"/>
     <w:rsid w:val="002D6888"/>
     <w:rsid w:val="002E00A2"/>
     <w:rsid w:val="002E4159"/>
     <w:rsid w:val="002E43AA"/>
     <w:rsid w:val="00306A4B"/>
     <w:rsid w:val="003307B7"/>
     <w:rsid w:val="003333A0"/>
     <w:rsid w:val="00351F1C"/>
     <w:rsid w:val="00356C86"/>
     <w:rsid w:val="00357687"/>
     <w:rsid w:val="00357BD7"/>
     <w:rsid w:val="00370A4B"/>
     <w:rsid w:val="00371D61"/>
     <w:rsid w:val="003726B8"/>
+    <w:rsid w:val="00375472"/>
     <w:rsid w:val="00376603"/>
     <w:rsid w:val="00382423"/>
     <w:rsid w:val="00392C2E"/>
     <w:rsid w:val="003A65F8"/>
     <w:rsid w:val="003B105E"/>
     <w:rsid w:val="003B54F9"/>
     <w:rsid w:val="003C3D8F"/>
     <w:rsid w:val="003C56D7"/>
     <w:rsid w:val="003D265C"/>
     <w:rsid w:val="003E019E"/>
     <w:rsid w:val="003F04C5"/>
     <w:rsid w:val="00402523"/>
     <w:rsid w:val="004031CE"/>
     <w:rsid w:val="00404B7A"/>
     <w:rsid w:val="00407661"/>
     <w:rsid w:val="00424358"/>
     <w:rsid w:val="004340F1"/>
     <w:rsid w:val="0044497D"/>
     <w:rsid w:val="00446C74"/>
     <w:rsid w:val="0045585A"/>
     <w:rsid w:val="00463A66"/>
     <w:rsid w:val="00474E35"/>
     <w:rsid w:val="004876E4"/>
     <w:rsid w:val="00492538"/>
     <w:rsid w:val="004A00C7"/>
@@ -14341,50 +14375,51 @@
     <w:rsid w:val="007A55AA"/>
     <w:rsid w:val="007A661D"/>
     <w:rsid w:val="007A7875"/>
     <w:rsid w:val="007B2D34"/>
     <w:rsid w:val="007C2176"/>
     <w:rsid w:val="007C3273"/>
     <w:rsid w:val="007C5610"/>
     <w:rsid w:val="007C75E7"/>
     <w:rsid w:val="007D5DAA"/>
     <w:rsid w:val="007D6278"/>
     <w:rsid w:val="007F2040"/>
     <w:rsid w:val="007F62B2"/>
     <w:rsid w:val="00806DB7"/>
     <w:rsid w:val="00807085"/>
     <w:rsid w:val="00812FD2"/>
     <w:rsid w:val="0083000F"/>
     <w:rsid w:val="00833D3A"/>
     <w:rsid w:val="0085263F"/>
     <w:rsid w:val="00864401"/>
     <w:rsid w:val="00865596"/>
     <w:rsid w:val="00866E70"/>
     <w:rsid w:val="0087109A"/>
     <w:rsid w:val="00876638"/>
     <w:rsid w:val="008906D4"/>
     <w:rsid w:val="00892D5D"/>
+    <w:rsid w:val="00895791"/>
     <w:rsid w:val="00895B67"/>
     <w:rsid w:val="008968D4"/>
     <w:rsid w:val="008B67A7"/>
     <w:rsid w:val="008C0A0B"/>
     <w:rsid w:val="008E2F6C"/>
     <w:rsid w:val="008E763B"/>
     <w:rsid w:val="0090252B"/>
     <w:rsid w:val="00914912"/>
     <w:rsid w:val="00920F48"/>
     <w:rsid w:val="00924440"/>
     <w:rsid w:val="00926CD4"/>
     <w:rsid w:val="00937E76"/>
     <w:rsid w:val="0095270C"/>
     <w:rsid w:val="0095435B"/>
     <w:rsid w:val="00957194"/>
     <w:rsid w:val="00961B18"/>
     <w:rsid w:val="0096409D"/>
     <w:rsid w:val="00974E13"/>
     <w:rsid w:val="00980CA0"/>
     <w:rsid w:val="00981CCA"/>
     <w:rsid w:val="009872DB"/>
     <w:rsid w:val="009914F9"/>
     <w:rsid w:val="009920F5"/>
     <w:rsid w:val="00995521"/>
     <w:rsid w:val="00995550"/>
@@ -14557,51 +14592,51 @@
     <w:rsid w:val="00FF7949"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1A2A7218"/>
+  <w14:docId w14:val="64D445E4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CD38E9A5-1C32-416F-891C-C8A7D4F43DD3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Angsana New" w:eastAsia="Calibri" w:hAnsi="Angsana New" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15444,75 +15479,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1222</Words>
-  <Characters>6966</Characters>
+  <Words>1223</Words>
+  <Characters>6974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>RSU-RRI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8172</CharactersWithSpaces>
+  <CharactersWithSpaces>8181</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>5636169</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://tci-thailand.org/list journal.php</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4390930</vt:i4>
       </vt:variant>
       <vt:variant>