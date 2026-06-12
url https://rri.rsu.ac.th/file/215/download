--- v0 (2026-05-12)
+++ v1 (2026-06-12)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1B535805" w14:textId="77777777" w:rsidR="005B25A7" w:rsidRPr="0008691B" w:rsidRDefault="005B25A7" w:rsidP="004E74FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008691B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2990E867" wp14:editId="37308079">
@@ -149,51 +149,51 @@
         <w:t>สถาบันวิจัย มหาวิทยาลัยรังสิต</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E73AB5" w14:textId="77777777" w:rsidR="005B25A7" w:rsidRPr="0008691B" w:rsidRDefault="005B25A7" w:rsidP="004E74FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FC3F677" w14:textId="77777777" w:rsidR="005B25A7" w:rsidRPr="0008691B" w:rsidRDefault="005B25A7" w:rsidP="004E74FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BD2FC5C" w14:textId="77777777" w:rsidR="0008691B" w:rsidRPr="0008691B" w:rsidRDefault="0008691B" w:rsidP="004E74FC">
+    <w:p w14:paraId="5BD2FC5C" w14:textId="7D97618F" w:rsidR="0008691B" w:rsidRDefault="0008691B" w:rsidP="004E74FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008691B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ข</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
@@ -202,161 +202,235 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>… ตำ</w:t>
       </w:r>
       <w:r w:rsidRPr="0008691B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>แหน่ง ..................</w:t>
+        <w:t>แหน่ง ................</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3796D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008691B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="004E74FC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>...................</w:t>
       </w:r>
       <w:r w:rsidRPr="0008691B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48283A0D" w14:textId="77777777" w:rsidR="0008691B" w:rsidRPr="0008691B" w:rsidRDefault="0008691B" w:rsidP="004E74FC">
+    <w:p w14:paraId="6751B5A0" w14:textId="7B74F286" w:rsidR="00D3796D" w:rsidRPr="0008691B" w:rsidRDefault="00D3796D" w:rsidP="00D3796D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หมายเลขประจำตัวประชาชน/อื่น ๆ .........................................................วันหมดอายุ.......................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48283A0D" w14:textId="11F4290D" w:rsidR="0008691B" w:rsidRPr="0008691B" w:rsidRDefault="0008691B" w:rsidP="004E74FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่อย</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ู่เ</w:t>
       </w:r>
       <w:r w:rsidRPr="0008691B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ลขที่ ............................... ซอย...................................................... ถนน ........................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>.........................</w:t>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3796D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............</w:t>
       </w:r>
       <w:r w:rsidRPr="0008691B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A47DC63" w14:textId="77777777" w:rsidR="0008691B" w:rsidRPr="0008691B" w:rsidRDefault="0008691B" w:rsidP="004E74FC">
+    <w:p w14:paraId="4A47DC63" w14:textId="1707104B" w:rsidR="0008691B" w:rsidRPr="0008691B" w:rsidRDefault="0008691B" w:rsidP="004E74FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008691B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>เขต .............................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..........</w:t>
       </w:r>
       <w:r w:rsidRPr="0008691B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>... จังหวัด ............................................ รหัสไปรษณีย์ .........................................</w:t>
+        <w:t>... จังหวัด ............................................ รหัสไปรษณีย์ ..........................</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3796D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008691B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41DEAFBC" w14:textId="77777777" w:rsidR="004E74FC" w:rsidRDefault="004E74FC" w:rsidP="004E74FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17089D1C" w14:textId="77777777" w:rsidR="004E74FC" w:rsidRDefault="0008691B" w:rsidP="004E74FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0008691B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
@@ -501,51 +575,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ู้ป</w:t>
       </w:r>
       <w:r w:rsidRPr="0008691B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระเมิน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4122FFD4" w14:textId="089A3841" w:rsidR="004E74FC" w:rsidRDefault="0008691B" w:rsidP="00C03353">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F071"/>
       </w:r>
       <w:r w:rsidRPr="0008691B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> อื่น</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
@@ -828,51 +902,51 @@
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="0008691B" w:rsidRPr="0008691B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ลงวันที่ .......................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E8860ED" w14:textId="77777777" w:rsidR="004E74FC" w:rsidRDefault="004E74FC" w:rsidP="004E74FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4508"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E74FC" w14:paraId="5E2B9AF8" w14:textId="77777777" w:rsidTr="004E74FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20FB22F7" w14:textId="77777777" w:rsidR="004E74FC" w:rsidRDefault="004E74FC" w:rsidP="004E74FC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E74FC">
@@ -1043,67 +1117,58 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1C6B5F16" w14:textId="77777777" w:rsidR="004E74FC" w:rsidRDefault="004E74FC" w:rsidP="004E74FC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0008691B">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>................./.................../....................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49E5087A" w14:textId="77777777" w:rsidR="0008691B" w:rsidRPr="0008691B" w:rsidRDefault="0008691B" w:rsidP="004E74FC">
-[...15 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w14:paraId="72831386" w14:textId="77777777" w:rsidR="005B25A7" w:rsidRPr="0008691B" w:rsidRDefault="0008691B" w:rsidP="00D3796D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E74FC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>หมายเหตุ</w:t>
       </w:r>
       <w:r w:rsidR="004E74FC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004E74FC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
@@ -1163,76 +1228,76 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B25A7" w:rsidRPr="0008691B" w:rsidSect="009B0973">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76AF9F46" w14:textId="77777777" w:rsidR="00763EE3" w:rsidRDefault="00763EE3" w:rsidP="009B0973">
+    <w:p w14:paraId="6EE70497" w14:textId="77777777" w:rsidR="001E2121" w:rsidRDefault="001E2121" w:rsidP="009B0973">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68853864" w14:textId="77777777" w:rsidR="00763EE3" w:rsidRDefault="00763EE3" w:rsidP="009B0973">
+    <w:p w14:paraId="5DC9B75E" w14:textId="77777777" w:rsidR="001E2121" w:rsidRDefault="001E2121" w:rsidP="009B0973">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -1242,192 +1307,192 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C180B2E" w14:textId="77777777" w:rsidR="0008691B" w:rsidRDefault="0008691B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05254904" w14:textId="77777777" w:rsidR="009B0973" w:rsidRPr="009B0973" w:rsidRDefault="009B0973" w:rsidP="009B0973">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:cs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009B0973">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:cs/>
       </w:rPr>
       <w:t>ใบเซนต์รับเงิน / ใบเสร็จรับเงินเพื่อใช้ในงานวิจัยที่ขอรับทุนอุดหนุน</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:cs/>
       </w:rPr>
       <w:t>สถาบันวิจัย มหาวิทยาลัยรังสิต</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40585390" w14:textId="77777777" w:rsidR="0008691B" w:rsidRDefault="0008691B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="471374D3" w14:textId="77777777" w:rsidR="00763EE3" w:rsidRDefault="00763EE3" w:rsidP="009B0973">
+    <w:p w14:paraId="1819B303" w14:textId="77777777" w:rsidR="001E2121" w:rsidRDefault="001E2121" w:rsidP="009B0973">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48A2DABC" w14:textId="77777777" w:rsidR="00763EE3" w:rsidRDefault="00763EE3" w:rsidP="009B0973">
+    <w:p w14:paraId="54B9A728" w14:textId="77777777" w:rsidR="001E2121" w:rsidRDefault="001E2121" w:rsidP="009B0973">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="39B2A388" w14:textId="77777777" w:rsidR="0008691B" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="2151FE02">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject293118720" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:570.35pt;height:65.8pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;TH SarabunPSK&quot;;font-size:1pt" string="ลิขสิทธิ์สถาบันวิจัย มหาวิทยาลัยรังสิต"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="314FEEE3" w14:textId="77777777" w:rsidR="009B0973" w:rsidRPr="009B0973" w:rsidRDefault="00000000" w:rsidP="009B0973">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:cs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="618A4EBE">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
@@ -1444,169 +1509,171 @@
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject293118721" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:570.35pt;height:65.8pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;TH SarabunPSK&quot;;font-size:1pt" string="ลิขสิทธิ์สถาบันวิจัย มหาวิทยาลัยรังสิต"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="009B0973" w:rsidRPr="009B0973">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:cs/>
       </w:rPr>
       <w:t>มรส. 90</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7238E074" w14:textId="77777777" w:rsidR="0008691B" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="11FBBBD3">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject293118719" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:570.35pt;height:65.8pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;TH SarabunPSK&quot;;font-size:1pt" string="ลิขสิทธิ์สถาบันวิจัย มหาวิทยาลัยรังสิต"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B7E08"/>
     <w:rsid w:val="0008691B"/>
     <w:rsid w:val="00090259"/>
+    <w:rsid w:val="001E2121"/>
     <w:rsid w:val="002B7E08"/>
     <w:rsid w:val="004E74FC"/>
     <w:rsid w:val="005B25A7"/>
     <w:rsid w:val="00763EE3"/>
     <w:rsid w:val="007E640C"/>
     <w:rsid w:val="0089014E"/>
+    <w:rsid w:val="0092412E"/>
     <w:rsid w:val="009B0973"/>
     <w:rsid w:val="00A70898"/>
     <w:rsid w:val="00C03353"/>
+    <w:rsid w:val="00D3796D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0990F1BC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{12C039AB-C5C4-4F13-8778-F970FAAB8EA9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1956,148 +2023,149 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B0973"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="หัวกระดาษ อักขระ"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009B0973"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B0973"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="ท้ายกระดาษ อักขระ"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009B0973"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="a7">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004E74FC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="955404291">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2344,69 +2412,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>255</Words>
-  <Characters>1458</Characters>
+  <Words>276</Words>
+  <Characters>1577</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1710</CharactersWithSpaces>
+  <CharactersWithSpaces>1850</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>msi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>