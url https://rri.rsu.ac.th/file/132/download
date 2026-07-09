--- v0 (2026-05-12)
+++ v1 (2026-07-09)
@@ -1,6572 +1,7798 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="490C85F4" w14:textId="56E94175" w:rsidR="00C91505" w:rsidRPr="003E2A66" w:rsidRDefault="00A06F47" w:rsidP="00562BDA">
+    <w:p w14:paraId="0385838A" w14:textId="236E1AFB" w:rsidR="00AB7E46" w:rsidRPr="00135DF0" w:rsidRDefault="0034510C" w:rsidP="00300F46">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71087306" wp14:editId="0D07CE67">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D076A12" wp14:editId="707CEB16">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3307080</wp:posOffset>
+                  <wp:posOffset>4652158</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-258445</wp:posOffset>
+                  <wp:posOffset>-400792</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2849245" cy="292100"/>
-                <wp:effectExtent l="0" t="0" r="27305" b="12700"/>
+                <wp:extent cx="1553606" cy="292100"/>
+                <wp:effectExtent l="0" t="0" r="27940" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2849245" cy="292100"/>
+                          <a:ext cx="1553606" cy="292100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4AF528B3" w14:textId="2B982F95" w:rsidR="00A06F47" w:rsidRPr="00562BDA" w:rsidRDefault="00A06F47" w:rsidP="00A06F47">
+                          <w:p w14:paraId="2A144A8A" w14:textId="77777777" w:rsidR="0034510C" w:rsidRPr="00310E13" w:rsidRDefault="0034510C" w:rsidP="0034510C">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="26"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00562BDA">
+                            <w:r w:rsidRPr="00310E13">
                               <w:rPr>
-                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...3 lines deleted...]
-                                <w:cs/>
+                                <w:szCs w:val="24"/>
+                                <w:highlight w:val="green"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">เอกสารสัญญาทุนจำเป็นต้องจัดพิมพ์ให้อยู่ใน </w:t>
-[...24 lines deleted...]
-                              <w:t xml:space="preserve"> หน้าเท่านั้น</w:t>
+                              <w:t>DONE within 2 pages ONLY</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="71087306" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="0D076A12" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:260.4pt;margin-top:-20.35pt;width:224.35pt;height:23pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJgJfLOAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x4SdcYcYosRYYB&#10;RVsgLXpWZCk2JouapMTOfv0oxfnqdhp2kUmReiQfSU/vukaRnbCuBl3Q4SClRGgOZa03BX19WX66&#10;pcR5pkumQIuC7oWjd7OPH6atyUUGFahSWIIg2uWtKWjlvcmTxPFKNMwNwAiNRgm2YR5Vu0lKy1pE&#10;b1SSpelN0oItjQUunMPb+4ORziK+lIL7Jymd8EQVFHPz8bTxXIczmU1ZvrHMVDXv02D/kEXDao1B&#10;T1D3zDOytfUfUE3NLTiQfsChSUDKmotYA1YzTN9Vs6qYEbEWJMeZE03u/8Hyx93KPFviu6/QYQMD&#10;Ia1xucPLUE8nbRO+mClBO1K4P9EmOk84Xma3o0k2GlPC0ZZNsmEaeU3Or411/puAhgShoBbbEtli&#10;uwfnMSK6Hl1CMAeqLpe1UlEJoyAWypIdwyYqH3PEF1deSpO2oDefx2kEvrIF6NP7tWL8R6jyGgE1&#10;pfHyXHuQfLfuekLWUO6RJwuHEXKGL2vEfWDOPzOLM4PU4B74JzykAkwGeomSCuyvv90Hf2wlWilp&#10;cQYL6n5umRWUqO8amzwZjkZhaKMyGn/JULGXlvWlRW+bBSBDQ9w4w6MY/L06itJC84brMg9R0cQ0&#10;x9gF9Udx4Q+bgevGxXwenXBMDfMPemV4gA4dCXy+dG/Mmr6fHifhEY7TyvJ3bT34hpca5lsPso49&#10;DwQfWO15xxGPbenXMezQpR69zj+N2W8AAAD//wMAUEsDBBQABgAIAAAAIQBwa7YZ3QAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYWptCS5LGqQAVlk4U1Pk1dh2L2I5sNw3/&#10;nscE4+lOd9/Vm8n1bNQx2eAl3M0FMO3boKw3Ej4/XmcFsJTRK+yD1xK+dYJNc31VY6XCxb/rcZ8N&#10;oxKfKpTQ5TxUnKe20w7TPAzak3cK0WEmGQ1XES9U7nq+EGLFHVpPCx0O+qXT7df+7CRsn01p2gJj&#10;ty2UteN0OO3Mm5S3N9PTGljWU/4Lwy8+oUNDTMdw9iqxXsJyIQg9S5g9iEdglChX5RLYkax74E3N&#10;/z9ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCJgJfLOAIAAHwEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBwa7YZ3QAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:366.3pt;margin-top:-31.55pt;width:122.35pt;height:23pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKLF+KNwIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykSdYacYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0oxfnqeip2kUmRfCIfSU/u21qRnbCuAp3Tfi+lRGgORaU3Of35svhy&#10;S4nzTBdMgRY53QtH76efP00ak4kBlKAKYQmCaJc1Jqel9yZLEsdLUTPXAyM0GiXYmnlU7SYpLGsQ&#10;vVbJIE3HSQO2MBa4cA5vHw5GOo34Ugrun6R0whOVU8zNx9PGcx3OZDph2cYyU1a8S4N9IIuaVRof&#10;PUE9MM/I1lb/QNUVt+BA+h6HOgEpKy5iDVhNP31TzapkRsRakBxnTjS5/wfLH3cr82yJb79Biw0M&#10;hDTGZQ4vQz2ttHX4YqYE7Ujh/kSbaD3hIWg0uhmnY0o42gZ3g34aeU3O0cY6/11ATYKQU4ttiWyx&#10;3dJ5fBFdjy7hMQeqKhaVUlEJoyDmypIdwyYqH3PEiCsvpUmT0/HNKI3AV7YAfYpfK8Z/hSqvEVBT&#10;Gi/PtQfJt+u2I2QNxR55snAYIWf4okLcJXP+mVmcGaQG98A/4SEVYDLQSZSUYP+8dx/8sZVopaTB&#10;Gcyp+71lVlCifmhs8l1/OAxDG5Xh6OsAFXtpWV9a9LaeAzLUx40zPIrB36ujKC3Ur7gus/Aqmpjm&#10;+HZO/VGc+8Nm4LpxMZtFJxxTw/xSrwwP0KEjgc+X9pVZ0/XT4yQ8wnFaWfamrQffEKlhtvUgq9jz&#10;QPCB1Y53HPHYlm4dww5d6tHr/NOY/gUAAP//AwBQSwMEFAAGAAgAAAAhANNgyfffAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5b2lVqu9J0AjS4cGJDnLPGSyKapGqyrrw9&#10;5gRH259+f3+7W9zAZpyiDV5Avs6Aoe+Dsl4L+Di+rGpgMUmv5BA8CvjGCLvu9qaVjQpX/47zIWlG&#10;IT42UoBJaWw4j71BJ+M6jOjpdg6Tk4nGSXM1ySuFu4FvsqzkTlpPH4wc8dlg/3W4OAH7J73VfS0n&#10;s6+VtfPyeX7Tr0Lc3y2PD8ASLukPhl99UoeOnE7h4lVkg4Cq2JSECliVRQ6MiG1VFcBOtMmrHHjX&#10;8v8duh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiixfijcCAAB8BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA02DJ998AAAALAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4AF528B3" w14:textId="2B982F95" w:rsidR="00A06F47" w:rsidRPr="00562BDA" w:rsidRDefault="00A06F47" w:rsidP="00A06F47">
+                    <w:p w14:paraId="2A144A8A" w14:textId="77777777" w:rsidR="0034510C" w:rsidRPr="00310E13" w:rsidRDefault="0034510C" w:rsidP="0034510C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="26"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00562BDA">
+                      <w:r w:rsidRPr="00310E13">
                         <w:rPr>
-                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...3 lines deleted...]
-                          <w:cs/>
+                          <w:szCs w:val="24"/>
+                          <w:highlight w:val="green"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">เอกสารสัญญาทุนจำเป็นต้องจัดพิมพ์ให้อยู่ใน </w:t>
-[...24 lines deleted...]
-                        <w:t xml:space="preserve"> หน้าเท่านั้น</w:t>
+                        <w:t>DONE within 2 pages ONLY</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A42C37" w:rsidRPr="003E2A66">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+      <w:r w:rsidR="00A31CD5" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contract </w:t>
+      </w:r>
+      <w:r w:rsidR="00A31CD5" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42C37" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............../</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD153C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0038053C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>56</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5B03">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3929" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E3929" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E3929" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E3929" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E3929" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E3929" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E3929" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E3929" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E3929" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DB085B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="003B5BA0" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB085B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3929" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RSU</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7E46" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31B01" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00993206" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>81</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3414025A" w14:textId="77777777" w:rsidR="00C91505" w:rsidRPr="00135DF0" w:rsidRDefault="00C91505" w:rsidP="00300F46">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EAAF987" w14:textId="77777777" w:rsidR="00DB085B" w:rsidRPr="00135DF0" w:rsidRDefault="00DB085B" w:rsidP="00300F46">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B9B6087" wp14:editId="74DD67D9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03538DD4" wp14:editId="3774A19B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5080</wp:posOffset>
+                  <wp:posOffset>16459</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>170180</wp:posOffset>
+                  <wp:posOffset>4750</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1078865" cy="1435100"/>
-                <wp:effectExtent l="0" t="0" r="26035" b="12700"/>
+                <wp:extent cx="1543507" cy="1722120"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="11430"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Rectangle 2"/>
+                <wp:docPr id="1" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1078865" cy="1435100"/>
+                          <a:ext cx="1543507" cy="1722120"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="739C9930" w14:textId="77777777" w:rsidR="00235058" w:rsidRPr="0087242C" w:rsidRDefault="00235058" w:rsidP="00235058">
+                          <w:p w14:paraId="269EF94F" w14:textId="77777777" w:rsidR="002F46B1" w:rsidRPr="003B5BA0" w:rsidRDefault="002F46B1" w:rsidP="00F97FF9">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                                <w:highlight w:val="yellow"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0087242C">
-[...10 lines deleted...]
-                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="59ADCBE2" w14:textId="77777777" w:rsidR="00235058" w:rsidRPr="001809FF" w:rsidRDefault="00235058" w:rsidP="00235058">
+                          <w:p w14:paraId="3BCF18CD" w14:textId="77777777" w:rsidR="00787EAC" w:rsidRPr="003B5BA0" w:rsidRDefault="00787EAC" w:rsidP="00F97FF9">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...3 lines deleted...]
-                                <w:cs/>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001809FF">
+                            <w:r w:rsidRPr="003B5BA0">
                               <w:rPr>
-                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...3 lines deleted...]
-                                <w:cs/>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>(แทรกรูปหน้าตรง)</w:t>
+                              <w:t>REQUIRED</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7B738A45" w14:textId="77777777" w:rsidR="00235058" w:rsidRPr="001809FF" w:rsidRDefault="00235058" w:rsidP="00235058">
+                          <w:p w14:paraId="12F746CB" w14:textId="77777777" w:rsidR="002F46B1" w:rsidRPr="003B5BA0" w:rsidRDefault="002F46B1" w:rsidP="00F97FF9">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...2 lines deleted...]
-                                <w:highlight w:val="yellow"/>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001809FF">
-[...8 lines deleted...]
-                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="1A8C6BDC" w14:textId="77777777" w:rsidR="00235058" w:rsidRPr="001809FF" w:rsidRDefault="00235058" w:rsidP="00235058">
+                          <w:p w14:paraId="336396D0" w14:textId="77777777" w:rsidR="00AD5518" w:rsidRPr="003B5BA0" w:rsidRDefault="00787EAC" w:rsidP="00F97FF9">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...2 lines deleted...]
-                                <w:highlight w:val="yellow"/>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:szCs w:val="24"/>
+                                <w:highlight w:val="green"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001809FF">
+                            <w:r w:rsidRPr="003B5BA0">
                               <w:rPr>
-                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...2 lines deleted...]
-                                <w:highlight w:val="yellow"/>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Principle Investigator</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DB085B" w:rsidRPr="003B5BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>(ขาว-ดำ / สี)</w:t>
+                              <w:t>’</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DB085B" w:rsidRPr="003B5BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>s</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B5BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Photo</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5B3A65D6" w14:textId="1BE6AAA0" w:rsidR="00235058" w:rsidRPr="00080A22" w:rsidRDefault="00235058" w:rsidP="00235058">
+                          <w:p w14:paraId="0E9D84D4" w14:textId="77777777" w:rsidR="006C7DE7" w:rsidRPr="003B5BA0" w:rsidRDefault="006C7DE7" w:rsidP="006C7DE7">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="20"/>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001809FF">
+                            <w:r w:rsidRPr="003B5BA0">
                               <w:rPr>
-                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...2 lines deleted...]
-                                <w:highlight w:val="yellow"/>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>1 or 1</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B5BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>** จำเป็น**</w:t>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B5BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>5 inches</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4BFD75A2" w14:textId="77777777" w:rsidR="00F97FF9" w:rsidRPr="003B5BA0" w:rsidRDefault="006C7DE7" w:rsidP="006C7DE7">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003B5BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:szCs w:val="24"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B5BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Black </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B5BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:szCs w:val="24"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">/ </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0034510C" w:rsidRPr="003B5BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>W</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B5BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>hite</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003B5BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:szCs w:val="24"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6B9B6087" id="Rectangle 2" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:.4pt;margin-top:13.4pt;width:84.95pt;height:113pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIW9DKFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkjY14hRFugwD&#10;um5Atw9QZNkWJosapcTOvn6UkqbZ5WmYHgRRpI4OD8nl7dgbtlfoNdiKF5OcM2Ul1Nq2Ff/6ZfNm&#10;wZkPwtbCgFUVPyjPb1evXy0HV6opdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWnA1gLwKZ2GY1ioHQ&#10;e5NN8/wqGwBrhyCV93R7f3TyVcJvGiXDp6bxKjBTceIW0o5p38Y9Wy1F2aJwnZYnGuIfWPRCW/r0&#10;DHUvgmA71H9A9VoieGjCREKfQdNoqVIOlE2R/5bNUyecSrmQON6dZfL/D1Y+7p/cZ4zUvXsA+c0z&#10;C+tO2FbdIcLQKVHTd0UUKhucL88PouHpKdsOH6Gm0opdgKTB2GAfASk7NiapD2ep1RiYpMsiv14s&#10;ruacSfIVs7fzIk/FyET5/NyhD+8V9CweKo5UywQv9g8+RDqifA5J9MHoeqONSQa227VBthdU901a&#10;KQPK8jLMWDZU/GY+nSfkX3z+EiJP628QvQ7UwEb3FV+cg0QZdXtn69ReQWhzPBNlY09CRu1im/oy&#10;jNuR6fqkcrzZQn0gZRGO/UrzRYcO8AdnA/Vqxf33nUDFmflgqTo3xWwWmzsZs/n1lAy89GwvPcJK&#10;gqq4DMjZ0ViH40jsHOq2o7+KpIeFO6ppo5PaL7xOCVBHpiKcpie2/KWdol5mfPUTAAD//wMAUEsD&#10;BBQABgAIAAAAIQAXx8ig3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAEIXvgv9hGcGL&#10;2F0DtiXNpgRRRPRgUi/etsk0G8zOhuw2jf/e6cmehjfv8d6XbWfXiwnH0HnS8LBQIJBq33TUavja&#10;vdyvQYRoqDG9J9TwiwG2+fVVZtLGn6jEqYqt4BIKqdFgYxxSKUNt0Zmw8AMSewc/OhNZjq1sRnPi&#10;ctfLRKmldKYjXrBmwCeL9U91dBq+/Yd/LhS+Dnb3Fqe7onz/rEqtb2/mYgMi4hz/w3DGZ3TImWnv&#10;j9QE0Wtg7qghWfI9uyu1ArHnx2OyBpln8pI//wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCIW9DKFwIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAXx8ig3QAAAAcBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
+              <v:rect w14:anchorId="03538DD4" id="Rectangle 2" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:1.3pt;margin-top:.35pt;width:121.55pt;height:135.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDO5i86FgIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviyZG2NOEWRLsOA&#10;7gJ0+wBZlm1hsqhRSpzs60cpaZpdnobpQRBF6ujwkFze7kfDdgq9BlvzYpZzpqyEVtu+5l+/bF5d&#10;c+aDsK0wYFXND8rz29XLF8vJVaqEAUyrkBGI9dXkaj6E4Kos83JQo/AzcMqSswMcRSAT+6xFMRH6&#10;aLIyz99kE2DrEKTynm7vj06+Svhdp2T41HVeBWZqTtxC2jHtTdyz1VJUPQo3aHmiIf6BxSi0pU/P&#10;UPciCLZF/QfUqCWChy7MJIwZdJ2WKuVA2RT5b9k8DsKplAuJ491ZJv//YOXH3aP7jJG6dw8gv3lm&#10;YT0I26s7RJgGJVr6rohCZZPz1flBNDw9Zc30AVoqrdgGSBrsOxwjIGXH9knqw1lqtQ9M0mWxmL9e&#10;5FecSfIVV2VZlKkYmaienjv04Z2CkcVDzZFqmeDF7sGHSEdUTyGJPhjdbrQxycC+WRtkO0F136SV&#10;MqAsL8OMZVPNbxblIiH/4vOXEHlaf4MYdaAGNnqs+fU5SFRRt7e2Te0VhDbHM1E29iRk1C62qa/C&#10;vtkz3Z5UjjcNtAdSFuHYrzRfdBgAf3A2Ua/W3H/fClScmfeWqnNTzOexuZMxX1yRlAwvPc2lR1hJ&#10;UDUPnB2P63AciK1D3Q/0U5HUsHBHFe100vqZ1Yk+9WMqwWl2YsNf2inqecJXPwEAAP//AwBQSwME&#10;FAAGAAgAAAAhAH/oKNjbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjkFPg0AUhO8m/ofNM/Fm&#10;l6K2lrI0RlMTjy29eHvAK6DsW8IuLfrrfT3pbSYzmfnSzWQ7daLBt44NzGcRKOLSVS3XBg759u4J&#10;lA/IFXaOycA3edhk11cpJpU7845O+1ArGWGfoIEmhD7R2pcNWfQz1xNLdnSDxSB2qHU14FnGbafj&#10;KFpoiy3LQ4M9vTRUfu1Ha6Bo4wP+7PK3yK629+F9yj/Hj1djbm+m5zWoQFP4K8MFX9AhE6bCjVx5&#10;1RmIF1I0sAQlYfzwKKIQsZyvQGep/o+f/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDO&#10;5i86FgIAACkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQB/6CjY2wAAAAYBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="739C9930" w14:textId="77777777" w:rsidR="00235058" w:rsidRPr="0087242C" w:rsidRDefault="00235058" w:rsidP="00235058">
+                    <w:p w14:paraId="269EF94F" w14:textId="77777777" w:rsidR="002F46B1" w:rsidRPr="003B5BA0" w:rsidRDefault="002F46B1" w:rsidP="00F97FF9">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="22"/>
-[...1 lines deleted...]
-                          <w:highlight w:val="yellow"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0087242C">
-[...10 lines deleted...]
-                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="59ADCBE2" w14:textId="77777777" w:rsidR="00235058" w:rsidRPr="001809FF" w:rsidRDefault="00235058" w:rsidP="00235058">
+                    <w:p w14:paraId="3BCF18CD" w14:textId="77777777" w:rsidR="00787EAC" w:rsidRPr="003B5BA0" w:rsidRDefault="00787EAC" w:rsidP="00F97FF9">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...3 lines deleted...]
-                          <w:cs/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001809FF">
+                      <w:r w:rsidRPr="003B5BA0">
                         <w:rPr>
-                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...3 lines deleted...]
-                          <w:cs/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>(แทรกรูปหน้าตรง)</w:t>
+                        <w:t>REQUIRED</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7B738A45" w14:textId="77777777" w:rsidR="00235058" w:rsidRPr="001809FF" w:rsidRDefault="00235058" w:rsidP="00235058">
+                    <w:p w14:paraId="12F746CB" w14:textId="77777777" w:rsidR="002F46B1" w:rsidRPr="003B5BA0" w:rsidRDefault="002F46B1" w:rsidP="00F97FF9">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...2 lines deleted...]
-                          <w:highlight w:val="yellow"/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001809FF">
-[...8 lines deleted...]
-                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="1A8C6BDC" w14:textId="77777777" w:rsidR="00235058" w:rsidRPr="001809FF" w:rsidRDefault="00235058" w:rsidP="00235058">
+                    <w:p w14:paraId="336396D0" w14:textId="77777777" w:rsidR="00AD5518" w:rsidRPr="003B5BA0" w:rsidRDefault="00787EAC" w:rsidP="00F97FF9">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...2 lines deleted...]
-                          <w:highlight w:val="yellow"/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:szCs w:val="24"/>
+                          <w:highlight w:val="green"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001809FF">
+                      <w:r w:rsidRPr="003B5BA0">
                         <w:rPr>
-                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...2 lines deleted...]
-                          <w:highlight w:val="yellow"/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Principle Investigator</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DB085B" w:rsidRPr="003B5BA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t>(ขาว-ดำ / สี)</w:t>
+                        <w:t>’</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DB085B" w:rsidRPr="003B5BA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>s</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003B5BA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Photo</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5B3A65D6" w14:textId="1BE6AAA0" w:rsidR="00235058" w:rsidRPr="00080A22" w:rsidRDefault="00235058" w:rsidP="00235058">
+                    <w:p w14:paraId="0E9D84D4" w14:textId="77777777" w:rsidR="006C7DE7" w:rsidRPr="003B5BA0" w:rsidRDefault="006C7DE7" w:rsidP="006C7DE7">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001809FF">
+                      <w:r w:rsidRPr="003B5BA0">
                         <w:rPr>
-                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...2 lines deleted...]
-                          <w:highlight w:val="yellow"/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>1 or 1</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003B5BA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t>** จำเป็น**</w:t>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003B5BA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>5 inches</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4BFD75A2" w14:textId="77777777" w:rsidR="00F97FF9" w:rsidRPr="003B5BA0" w:rsidRDefault="006C7DE7" w:rsidP="006C7DE7">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003B5BA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:szCs w:val="24"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003B5BA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Black </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003B5BA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:szCs w:val="24"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">/ </w:t>
+                      </w:r>
+                      <w:r w:rsidR="0034510C" w:rsidRPr="003B5BA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>W</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003B5BA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>hite</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003B5BA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:szCs w:val="24"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A54CD3" w:rsidRPr="003E2A66">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+      <w:r w:rsidR="004171C9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00300F46" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:r w:rsidR="004171C9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0033B126" w14:textId="77777777" w:rsidR="00A54CD3" w:rsidRPr="00135DF0" w:rsidRDefault="00EF16A2" w:rsidP="00300F46">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rangsit University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1FB115" w14:textId="77777777" w:rsidR="00490DEA" w:rsidRPr="00135DF0" w:rsidRDefault="00490DEA" w:rsidP="00300F46">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD947E7" w14:textId="77777777" w:rsidR="0034510C" w:rsidRPr="00135DF0" w:rsidRDefault="0034510C" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidR="004171C9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rangsit </w:t>
+      </w:r>
+      <w:r w:rsidR="000455A4" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86DEE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007BAAED" w14:textId="1BEE0DFA" w:rsidR="00A54CD3" w:rsidRPr="003E2A66" w:rsidRDefault="00917FD6" w:rsidP="00562BDA">
+    <w:p w14:paraId="06A81F8B" w14:textId="77777777" w:rsidR="00341B5B" w:rsidRPr="00135DF0" w:rsidRDefault="00B86DEE" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>52</w:t>
+      </w:r>
+      <w:r w:rsidR="00341B5B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00341B5B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>347</w:t>
+      </w:r>
+      <w:r w:rsidR="004171C9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004171C9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>moo</w:t>
+      </w:r>
+      <w:r w:rsidR="004171C9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7</w:t>
+      </w:r>
+      <w:r w:rsidR="0034510C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004171C9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004171C9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lakhok Sub</w:t>
+      </w:r>
+      <w:r w:rsidR="004171C9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="004171C9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>District</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACEDAEE" w14:textId="77777777" w:rsidR="00341B5B" w:rsidRPr="00135DF0" w:rsidRDefault="004602CD" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pathum Thani</w:t>
+      </w:r>
+      <w:r w:rsidR="004171C9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> District</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1D08" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pathum Thani</w:t>
+      </w:r>
+      <w:r w:rsidR="00341B5B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB1C894" w14:textId="77777777" w:rsidR="00135BCD" w:rsidRPr="00135DF0" w:rsidRDefault="00135BCD" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="-90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B68DA29" w14:textId="77777777" w:rsidR="00490DEA" w:rsidRPr="00135DF0" w:rsidRDefault="00BD1D08" w:rsidP="00300F46">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE54FB" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47F3F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01E5B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47F3F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">... </w:t>
+      </w:r>
+      <w:r w:rsidR="000665E0" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onth</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE54FB" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47F3F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00135BCD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01E5B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47F3F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB085B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86DEE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86DEE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB085B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0086559A" w14:textId="77777777" w:rsidR="00B86DEE" w:rsidRPr="00135DF0" w:rsidRDefault="00B86DEE" w:rsidP="00300F46">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C8EAE6A" w14:textId="77777777" w:rsidR="00300F46" w:rsidRPr="00135DF0" w:rsidRDefault="00300F46" w:rsidP="00300F46">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C5FE90" w14:textId="77777777" w:rsidR="002F46B1" w:rsidRPr="00135DF0" w:rsidRDefault="00131F2C" w:rsidP="00300F46">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This contract is held </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86DEE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>between</w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mr</w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. / </w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mrs</w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. / </w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Miss</w:t>
+      </w:r>
+      <w:r w:rsidR="0034510C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="0034510C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5BA0" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="0034510C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5BA0" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5BA0" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Age</w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5BA0" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86DEE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5BA0" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86DEE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC3A863" w14:textId="77777777" w:rsidR="00F9475B" w:rsidRPr="00135DF0" w:rsidRDefault="00B86DEE" w:rsidP="00300F46">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Position</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......................</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF24D3" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="0034510C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271294" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Addre</w:t>
+      </w:r>
+      <w:r w:rsidR="00131F2C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidR="00131F2C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.......................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00271294" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidR="00131F2C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is t</w:t>
+      </w:r>
+      <w:r w:rsidR="00131F2C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>principle investigator</w:t>
+      </w:r>
+      <w:r w:rsidR="00131F2C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the research project</w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> received </w:t>
+      </w:r>
+      <w:r w:rsidR="00310E13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00131F2C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from Rangsit University</w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>From now on</w:t>
+      </w:r>
+      <w:r w:rsidR="004602CD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> he</w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="002F46B1" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>she will</w:t>
+      </w:r>
+      <w:r w:rsidR="00131F2C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be referred to as the </w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="004602CD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00271294" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidR="00131F2C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rangsit</w:t>
+      </w:r>
+      <w:r w:rsidR="00271294" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University</w:t>
+      </w:r>
+      <w:r w:rsidR="0069662D" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by</w:t>
+      </w:r>
+      <w:r w:rsidR="00131F2C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00271294" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>As</w:t>
+      </w:r>
+      <w:r w:rsidR="004602CD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="004602CD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004602CD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prof</w:t>
+      </w:r>
+      <w:r w:rsidR="004602CD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004602CD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dr</w:t>
+      </w:r>
+      <w:r w:rsidR="004602CD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004602CD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nares Pantaratorn</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9475B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004602CD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00131F2C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ice </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9475B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">President for </w:t>
+      </w:r>
+      <w:r w:rsidR="004602CD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Research,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9475B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acting on behalf of the President, </w:t>
+      </w:r>
+      <w:r w:rsidR="004602CD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9475B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is located at 52</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9475B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9475B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">347 Moo 7, Phaholyothin Road, </w:t>
+      </w:r>
+      <w:r w:rsidR="00271294" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lakhok Sub </w:t>
+      </w:r>
+      <w:r w:rsidR="00271294" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00271294" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>District</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9475B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004602CD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pathum Thani</w:t>
+      </w:r>
+      <w:r w:rsidR="00271294" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> District, </w:t>
+      </w:r>
+      <w:r w:rsidR="004602CD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pathum Thani</w:t>
+      </w:r>
+      <w:r w:rsidR="00271294" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004602CD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>12000</w:t>
+      </w:r>
+      <w:r w:rsidR="004602CD" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00131F2C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which is referred to </w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="00131F2C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00131F2C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rant</w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00131F2C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00131F2C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>contract parties</w:t>
+      </w:r>
+      <w:r w:rsidR="00131F2C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agreed </w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to sign the contract as follows</w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631FC224" w14:textId="77777777" w:rsidR="00DF24D3" w:rsidRPr="00135DF0" w:rsidRDefault="00DF24D3" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5467D9BC" w14:textId="77777777" w:rsidR="00DE6900" w:rsidRPr="00135DF0" w:rsidRDefault="00470A57" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="009130D2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Objectives</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2560259D" w14:textId="01E7167D" w:rsidR="00341B5B" w:rsidRPr="003E2A66" w:rsidRDefault="00C807EC" w:rsidP="00562BDA">
-[...228 lines deleted...]
-    <w:p w14:paraId="57991971" w14:textId="0CBF6A6F" w:rsidR="00DC3CFB" w:rsidRPr="003E2A66" w:rsidRDefault="00490DEA" w:rsidP="00562BDA">
+    <w:p w14:paraId="2F18E866" w14:textId="77777777" w:rsidR="00E952B7" w:rsidRPr="00135DF0" w:rsidRDefault="00785871" w:rsidP="00300F46">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...22 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6900" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grant</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3532" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6900" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agrees to </w:t>
+      </w:r>
+      <w:r w:rsidR="00310E13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fund</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6900" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3532" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6900" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agree to re</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3532" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ceive research </w:t>
+      </w:r>
+      <w:r w:rsidR="00310E13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6900" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3532" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6900" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
-      <w:r w:rsidR="00DC3CFB" w:rsidRPr="003E2A66">
-[...189 lines deleted...]
-        <w:t>..</w:t>
+      <w:r w:rsidR="005C3532" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3532" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to conduct research topics</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3532" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2771D9D8" w14:textId="1DE1439D" w:rsidR="00E952B7" w:rsidRPr="003E2A66" w:rsidRDefault="00490DEA" w:rsidP="00562BDA">
+    <w:p w14:paraId="6998687E" w14:textId="77777777" w:rsidR="00DE6900" w:rsidRPr="00135DF0" w:rsidRDefault="00DE6900" w:rsidP="00300F46">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...720 lines deleted...]
-        <w:t>คู่สัญญาทั้งสองฝ่ายตกลงทำสัญญากันมีข้อความดังนี้</w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Thai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)..............................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00310E13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.....................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764AC021" w14:textId="77777777" w:rsidR="00562BDA" w:rsidRPr="003E2A66" w:rsidRDefault="00562BDA" w:rsidP="00562BDA">
-      <w:pPr>
+    <w:p w14:paraId="16EDA901" w14:textId="77777777" w:rsidR="00DE6900" w:rsidRPr="00135DF0" w:rsidRDefault="00DE6900" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)....................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00310E13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.....................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36794F2D" w14:textId="77777777" w:rsidR="00DF24D3" w:rsidRPr="00135DF0" w:rsidRDefault="00DF24D3" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55BF0C7C" w14:textId="16E5506A" w:rsidR="00490DEA" w:rsidRPr="003E2A66" w:rsidRDefault="00490DEA" w:rsidP="00562BDA">
-      <w:pPr>
+    <w:p w14:paraId="66DF3395" w14:textId="77777777" w:rsidR="00234080" w:rsidRPr="00135DF0" w:rsidRDefault="00234080" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009130D2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...12 lines deleted...]
-        <w:t>วัตถุประสงค์</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Documents as Part of the Contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4EC2CC" w14:textId="4CCF2DDD" w:rsidR="00460D2B" w:rsidRPr="003E2A66" w:rsidRDefault="00490DEA" w:rsidP="00562BDA">
-      <w:pPr>
+    <w:p w14:paraId="1BCACAD9" w14:textId="77777777" w:rsidR="00234080" w:rsidRPr="00135DF0" w:rsidRDefault="005C3532" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 Document No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00234080" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Research Proposal in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9407E" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00234080" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>topic</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9407E" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00234080" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD4BA00" w14:textId="77777777" w:rsidR="00234080" w:rsidRPr="00135DF0" w:rsidRDefault="00234080" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...22 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2 Document No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3532" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...83 lines deleted...]
-        <w:t>..</w:t>
+      <w:r w:rsidR="00310E13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Announcement of Rangsit University on The RSU Research Funding 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7193C61A" w14:textId="6A680F8D" w:rsidR="00460D2B" w:rsidRPr="003E2A66" w:rsidRDefault="000006DA" w:rsidP="00562BDA">
-[...434 lines deleted...]
-    <w:p w14:paraId="48B8AD27" w14:textId="764DE115" w:rsidR="00C033BA" w:rsidRDefault="0064015E" w:rsidP="00562BDA">
+    <w:p w14:paraId="74F083AA" w14:textId="77777777" w:rsidR="005C3532" w:rsidRPr="00135DF0" w:rsidRDefault="005C3532" w:rsidP="00300F46">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...13 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Any</w:t>
+      </w:r>
+      <w:r w:rsidR="006E459F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E459F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the attachment contradicts the text of this contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The use of this contract is required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...73 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7A361A13" w14:textId="1A10523B" w:rsidR="004F1F3C" w:rsidRPr="003E2A66" w:rsidRDefault="004F1F3C" w:rsidP="00562BDA">
+    <w:p w14:paraId="49F7FFA7" w14:textId="77777777" w:rsidR="00DF24D3" w:rsidRPr="00135DF0" w:rsidRDefault="00DF24D3" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A177CEA" w14:textId="77777777" w:rsidR="00FF68F9" w:rsidRPr="00135DF0" w:rsidRDefault="00FF68F9" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009130D2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Term of The Contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021FEF48" w14:textId="77777777" w:rsidR="00FF68F9" w:rsidRPr="00135DF0" w:rsidRDefault="00062279" w:rsidP="00300F46">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...23 lines deleted...]
-        <w:t>PM2.5</w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This r</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF68F9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esearch </w:t>
+      </w:r>
+      <w:r w:rsidR="00310E13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF68F9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is for a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> period of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF68F9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>months</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF68F9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Starting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>from Day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">............ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Month</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.................. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD787EF" w14:textId="77777777" w:rsidR="00E952B7" w:rsidRPr="003E2A66" w:rsidRDefault="0052477E" w:rsidP="00562BDA">
+    <w:p w14:paraId="1E2B6191" w14:textId="77777777" w:rsidR="00FF68F9" w:rsidRPr="00135DF0" w:rsidRDefault="00062279" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ending on Day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF68F9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.......... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Month</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">......................... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF68F9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014ACB4D" w14:textId="77777777" w:rsidR="00510F38" w:rsidRPr="00135DF0" w:rsidRDefault="00510F38" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D66085D" w14:textId="77777777" w:rsidR="00C74A1C" w:rsidRPr="00135DF0" w:rsidRDefault="00C74A1C" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009130D2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Responsibilities of The Grantee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5BA4E3" w14:textId="5E973D51" w:rsidR="00CC578F" w:rsidRPr="00135DF0" w:rsidRDefault="00C74A1C" w:rsidP="00300F46">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...42 lines deleted...]
-        <w:t>อความในสัญญานี้บังคับ</w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00062279" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agrees funded research </w:t>
+      </w:r>
+      <w:r w:rsidR="00310E13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00553166" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantor</w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as the amount actually </w:t>
+      </w:r>
+      <w:r w:rsidR="00062279" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>paid</w:t>
+      </w:r>
+      <w:r w:rsidR="0000331C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…..............</w:t>
+      </w:r>
+      <w:r w:rsidR="00062279" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000331C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00062279" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00510F38" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000331C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Numbers)</w:t>
+      </w:r>
+      <w:r w:rsidR="00510F38" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="0000331C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidR="00510F38" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00310E13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>THB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00510F38" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(...</w:t>
+      </w:r>
+      <w:r w:rsidR="0000331C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="00510F38" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="0000331C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Words)</w:t>
+      </w:r>
+      <w:r w:rsidR="00510F38" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="0000331C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00510F38" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC578F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC578F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Also, the grants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wil</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC578F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l be disbursed in installments according to the grants contract of Rangsit University</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC578F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC578F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="00310E13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC578F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be compensation and other expenses following by </w:t>
+      </w:r>
+      <w:r w:rsidR="00310E13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Announcement of Rangsit University on The RSU Research Funding 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00787AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC578F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186920AD" w14:textId="77777777" w:rsidR="00562BDA" w:rsidRPr="003E2A66" w:rsidRDefault="00562BDA" w:rsidP="00562BDA">
-[...377 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5CD17A48" w14:textId="77777777" w:rsidR="00EB25F3" w:rsidRPr="00135DF0" w:rsidRDefault="00B457B0" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...7 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...17 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB62EE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acknowledges and understands </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB62EE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>about regularity, announce</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7FE2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ment</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB62EE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and rules about the research </w:t>
+      </w:r>
+      <w:r w:rsidR="00310E13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB62EE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB62EE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB62EE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantor</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB62EE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>which are available on the date of this contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB62EE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB62EE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB62EE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB62EE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agrees to be bound by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB62EE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regularity, announce</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7FE2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ment</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB62EE" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7FE2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>which will be enforced in the future</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7FE2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00490DEA" w:rsidRPr="003E2A66">
-[...58 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00FD7FE2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7FE2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7FE2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E75BB" w:rsidRPr="003E2A66">
-[...18 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00FD7FE2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>have to strictly follow in all respects</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7FE2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003D3E1B" w:rsidRPr="003E2A66">
-[...162 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1A44B6E6" w14:textId="77777777" w:rsidR="00555E98" w:rsidRDefault="00555E98" w:rsidP="00562BDA">
+    <w:p w14:paraId="6B4D0E32" w14:textId="77777777" w:rsidR="00E16FF9" w:rsidRPr="00135DF0" w:rsidRDefault="00442A35" w:rsidP="00300F46">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...6 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...92 lines deleted...]
-        <w:t>ทุกประการ</w:t>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4421" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4421" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4421" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A302BB" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will conduct the research with diligence to achieve the intended goal of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16FF9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantor</w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="009242DF" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the deadline for submission of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1C13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">research </w:t>
+      </w:r>
+      <w:r w:rsidR="009242DF" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">full report to </w:t>
+      </w:r>
+      <w:r w:rsidR="009242DF" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="009242DF" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantor</w:t>
+      </w:r>
+      <w:r w:rsidR="009242DF" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="009242DF" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on Day </w:t>
+      </w:r>
+      <w:r w:rsidR="009242DF" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........................</w:t>
+      </w:r>
+      <w:r w:rsidR="009242DF" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Month</w:t>
+      </w:r>
+      <w:r w:rsidR="009242DF" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r w:rsidR="009242DF" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:r w:rsidR="009242DF" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....................</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16FF9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In case of problems or obstacles, </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1C13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1C13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="009C1C13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="009C1C13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16FF9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will immediately report to</w:t>
+      </w:r>
+      <w:r w:rsidR="009C1C13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1C13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="009C1C13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantor</w:t>
+      </w:r>
+      <w:r w:rsidR="009C1C13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16FF9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1C13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the form of </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB304F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1C13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>memorandum</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16FF9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB304F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB304F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB304F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16FF9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will report the results </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB304F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16FF9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> time and in accordance with the criteria</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16FF9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5820C610" w14:textId="77777777" w:rsidR="004F1F3C" w:rsidRPr="003E2A66" w:rsidRDefault="004F1F3C" w:rsidP="00562BDA">
+    <w:p w14:paraId="06267F8A" w14:textId="77777777" w:rsidR="00C97507" w:rsidRPr="00135DF0" w:rsidRDefault="00C97507" w:rsidP="00300F46">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6E98" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6E98" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6E98" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6E98" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>agree</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84811" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6E98" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to comply with the regulations </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84811" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of d</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6E98" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>isbursement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84811" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and receipt submission</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84811" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84811" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84811" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84811" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84811" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84811" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">promises to use the </w:t>
+      </w:r>
+      <w:r w:rsidR="00310E13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84811" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the most economical, efficient, and profitable</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84811" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In case of overpayment</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84811" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00310E13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84811" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agrees </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84811" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>with their own responsibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84811" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF290C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there is still money that has been disbursed, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF290C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF290C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF290C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF290C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agrees to return it all to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF290C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF290C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantor</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF290C" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="59294C7A" w14:textId="0742E652" w:rsidR="00DC3CFB" w:rsidRPr="003E2A66" w:rsidRDefault="00D4479F" w:rsidP="00562BDA">
+    <w:p w14:paraId="0DF78FDA" w14:textId="77777777" w:rsidR="00C97507" w:rsidRPr="00135DF0" w:rsidRDefault="00837082" w:rsidP="00300F46">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidR="003F36D9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="003F36D9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="003F36D9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00490DEA" w:rsidRPr="003E2A66">
-[...10 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="003F36D9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>promises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that every 3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>three</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">months from the date of signing the </w:t>
+      </w:r>
+      <w:r w:rsidR="00310E13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="003F36D9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, he</w:t>
+      </w:r>
+      <w:r w:rsidR="003F36D9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="003F36D9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>she will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00490DEA" w:rsidRPr="003E2A66">
-[...168 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="003F36D9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a research progress report</w:t>
+      </w:r>
+      <w:r w:rsidR="003F36D9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nd submit a summary report at the end of the year of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00310E13" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, even if the research is not completed yet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When the research is completed for a specified period, the full report will be sent in accordance with the terms </w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="003F36D9" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rantor</w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DC3CFB" w:rsidRPr="003E2A66">
-[...118 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2067C3A2" w14:textId="268D2D6A" w:rsidR="00A10F6A" w:rsidRPr="003E2A66" w:rsidRDefault="002E3E2E" w:rsidP="00562BDA">
+    <w:p w14:paraId="6D5652F1" w14:textId="77777777" w:rsidR="00A10F6A" w:rsidRPr="00135DF0" w:rsidRDefault="007768C9" w:rsidP="00300F46">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...36 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">4.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00082B2E" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00082B2E" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00082B2E" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CC23E9" w:rsidRPr="003E2A66">
-[...10 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidR="00082B2E" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ublish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CC23E9" w:rsidRPr="003E2A66">
-[...10 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00082B2E" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>some part</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or all of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00082B2E" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> full report in </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62A61" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0009704D" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="0009704D" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Proceedings</w:t>
+      </w:r>
+      <w:r w:rsidR="0009704D" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at the academic conference or </w:t>
+      </w:r>
+      <w:r w:rsidR="0009704D" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>journal</w:t>
+      </w:r>
+      <w:r w:rsidR="0009704D" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00490DEA" w:rsidRPr="003E2A66">
-[...109 lines deleted...]
-        <w:t>เงินที่เบิกจ่ายไปแล้วคงเหลือจำนวนเท่าใด “ผู้รับทุน” ตกลงคืนให้กับ “ผู้ให้ทุน” ทั้งหมด</w:t>
+      <w:r w:rsidR="0009704D" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>which has the specified h</w:t>
+      </w:r>
+      <w:r w:rsidR="0009704D" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0009704D" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>index on the RSU</w:t>
+      </w:r>
+      <w:r w:rsidR="0009704D" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0009704D" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>80</w:t>
+      </w:r>
+      <w:r w:rsidR="0009704D" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0009704D" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Proposal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C8D320" w14:textId="0B8AFD4C" w:rsidR="002E3E2E" w:rsidRPr="003E2A66" w:rsidRDefault="00D4479F" w:rsidP="00562BDA">
+    <w:p w14:paraId="2A46E3D9" w14:textId="4CA27A0F" w:rsidR="002C2EA5" w:rsidRPr="002C2EA5" w:rsidRDefault="002C2EA5" w:rsidP="002C2EA5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C2EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.7 “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>must publish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> part or all of their research results in an academic journal or academic sequel. or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>publish creative works</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the form of publications Organizing exhibitions (Exhibition) (Performance) or organizing a contest It is a presentation of various forms of art such as art, music, acting, drama, and academic design to the public. The presentations are organized at the national or international level in a systematic way. and is a method accepted in the professional circle There is a process to consider and select the quality of works before publication, such as national artists. expert and academics who are accepted in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9FBCF1" w14:textId="77777777" w:rsidR="002C2EA5" w:rsidRPr="002C2EA5" w:rsidRDefault="002C2EA5" w:rsidP="002C2EA5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C2EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Academic circles and the value of published creative works are evaluated. with weight values </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>​​</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as specified in the research project proposal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E7B124" w14:textId="77777777" w:rsidR="00510F38" w:rsidRPr="00135DF0" w:rsidRDefault="00510F38" w:rsidP="00300F46">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01836748" w14:textId="77777777" w:rsidR="005D2C82" w:rsidRPr="00135DF0" w:rsidRDefault="005D2C82" w:rsidP="00300F46">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009130D2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Intellectual Property Rights and Responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291DE749" w14:textId="77777777" w:rsidR="005B5296" w:rsidRPr="00135DF0" w:rsidRDefault="005B5296" w:rsidP="00300F46">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...13 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 Intellectual Property Rights in </w:t>
+      </w:r>
+      <w:r w:rsidR="00837AF2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>this r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esearch </w:t>
+      </w:r>
+      <w:r w:rsidR="001B505D" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00837AF2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00490DEA" w:rsidRPr="003E2A66">
-[...132 lines deleted...]
-        <w:t>รายงานฉบับสมบูรณ์ตามเงื่อนไขที่ “ผู้ให้ทุน” กำหนด</w:t>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is jointly owned by </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6780" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6780" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6780" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6780" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6780" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantor</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6780" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76145250" w14:textId="79F1AEB3" w:rsidR="00562BDA" w:rsidRPr="003E2A66" w:rsidRDefault="00D4479F" w:rsidP="00562BDA">
+    <w:p w14:paraId="7B3EA2D9" w14:textId="77777777" w:rsidR="00EB2684" w:rsidRPr="00135DF0" w:rsidRDefault="00EB2684" w:rsidP="00300F46">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...13 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2 Proprietary rights in any document</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4259" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and work</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4259" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00562BDA" w:rsidRPr="003E2A66">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (หนึ่ง) ชุดด้วย</w:t>
+      <w:r w:rsidR="004E4259" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">created by </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4259" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4259" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and delivered to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantor</w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4259" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>owned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4259" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00510F38" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantor</w:t>
+      </w:r>
+      <w:r w:rsidR="00785871" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the date of delivery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718170A0" w14:textId="6D8B1A7E" w:rsidR="003453F5" w:rsidRPr="003E2A66" w:rsidRDefault="00562BDA" w:rsidP="00562BDA">
+    <w:p w14:paraId="2CFA678A" w14:textId="77777777" w:rsidR="005020D2" w:rsidRPr="00135DF0" w:rsidRDefault="005020D2" w:rsidP="00300F46">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...44 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 In </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3945" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>publicizing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information or </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3945" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">giving </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>comment</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3945" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD417F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> above</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3945" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n any publication or media, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3945" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="004F1F3C" w:rsidRPr="004F1F3C">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00FE3945" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3945" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who comment</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3945" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the research must be solely responsible for the person involved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3945" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3945" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantor</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3945" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD417F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>not responsible for the above comments at all</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD417F" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7419E497" w14:textId="77777777" w:rsidR="00562BDA" w:rsidRPr="003E2A66" w:rsidRDefault="00562BDA" w:rsidP="00562BDA">
-[...58 lines deleted...]
-    <w:p w14:paraId="5B171100" w14:textId="48764636" w:rsidR="00490DEA" w:rsidRPr="003E2A66" w:rsidRDefault="00E80560" w:rsidP="00562BDA">
+    <w:p w14:paraId="1D62EF61" w14:textId="77777777" w:rsidR="00D36092" w:rsidRPr="00135DF0" w:rsidRDefault="00D36092" w:rsidP="00300F46">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...6 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006B275F" w:rsidRPr="003E2A66">
-[...49 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00790301" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The ownership of materials, equipment, or research equipment procured in the implementation of this contract, including innovations and inventions, is owned by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00790301" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00790301" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantor</w:t>
+      </w:r>
+      <w:r w:rsidR="00790301" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. </w:t>
+      </w:r>
+      <w:r w:rsidR="00790301" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By assigning the Research Institute to be in charge of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00790301" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00790301" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00790301" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00790301" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>may apply for the above materials, equipment, or research equipment under the responsibility of the Research Institute</w:t>
+      </w:r>
+      <w:r w:rsidR="00790301" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77861255" w14:textId="77777777" w:rsidR="00510F38" w:rsidRPr="00135DF0" w:rsidRDefault="00510F38" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7A4CA0" w14:textId="77777777" w:rsidR="0009704D" w:rsidRPr="00135DF0" w:rsidRDefault="009130D2" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1A25" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0009704D" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Research Professional Ethics and guidelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DA78CF" w14:textId="77777777" w:rsidR="0009704D" w:rsidRPr="00135DF0" w:rsidRDefault="0009704D" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has read and understood the document on the subject </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Professional ethics and guidelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>by the National Research Council</w:t>
+      </w:r>
+      <w:r w:rsidR="009130D2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...60 lines deleted...]
-        <w:t>ทั้งสองฝ่าย</w:t>
+      <w:r w:rsidR="009130D2" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of Thailand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and you have complied with the standards of professional ethics that are in accordance with academic principles and research professions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF41F6B" w14:textId="165BA1CD" w:rsidR="002E3E2E" w:rsidRPr="003E2A66" w:rsidRDefault="00E16C9C" w:rsidP="00562BDA">
-      <w:pPr>
+    <w:p w14:paraId="63595937" w14:textId="77777777" w:rsidR="00510F38" w:rsidRPr="00135DF0" w:rsidRDefault="00510F38" w:rsidP="00300F46">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75C07FC6" w14:textId="77777777" w:rsidR="0009704D" w:rsidRPr="00135DF0" w:rsidRDefault="009130D2" w:rsidP="00300F46">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0009704D" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Termination and Reimbursement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F2C53D" w14:textId="77777777" w:rsidR="00164E28" w:rsidRPr="00135DF0" w:rsidRDefault="00164E28" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...13 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">misconduct in any of the terms of this contract or may not be able to complete the research indefinitely according to the research project that has been allocated funding or to do any academic degradation, deceit, and write false information, no actual research as claimed as well as conducting research without good research ethics including plagiarizing the academic work of one's own or that of others, The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has the right to terminate this contract immediately, provided that the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agrees to return all the money already received together with interest at the highest legal rate from the date of receiving the funds to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and will not claim any damages from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB085B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB085B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grantor</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB085B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in all respects</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB085B" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...108 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="60F01658" w14:textId="203AE8CC" w:rsidR="008C207B" w:rsidRPr="003E2A66" w:rsidRDefault="008C207B" w:rsidP="00562BDA">
-      <w:pPr>
+    <w:p w14:paraId="2085AE2C" w14:textId="77777777" w:rsidR="00DB085B" w:rsidRPr="00135DF0" w:rsidRDefault="00DB085B" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...89 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="16660D5C" w14:textId="572C6B01" w:rsidR="00E16C9C" w:rsidRPr="003E2A66" w:rsidRDefault="002E3E2E" w:rsidP="00562BDA">
-      <w:pPr>
+    <w:p w14:paraId="43778EF3" w14:textId="77777777" w:rsidR="00687979" w:rsidRPr="00135DF0" w:rsidRDefault="00FE72D8" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...13 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This contract is made in two copies with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00426225" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>identical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> message</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00332D63" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Both contract parties have understood the message and made their signatures in the presence of witnesses</w:t>
+      </w:r>
+      <w:r w:rsidR="00332D63" w:rsidRPr="00135DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008C207B" w:rsidRPr="003E2A66">
-[...53 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="641B52D1" w14:textId="45F15A92" w:rsidR="002E3E2E" w:rsidRPr="003E2A66" w:rsidRDefault="00D4479F" w:rsidP="00562BDA">
-      <w:pPr>
+    <w:p w14:paraId="5CB3C642" w14:textId="77777777" w:rsidR="00A10F6A" w:rsidRPr="00135DF0" w:rsidRDefault="00A10F6A" w:rsidP="00300F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:firstLine="720"/>
-[...588 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4412"/>
-        <w:gridCol w:w="5340"/>
+        <w:gridCol w:w="3641"/>
+        <w:gridCol w:w="6105"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00082F19" w:rsidRPr="003E2A66" w14:paraId="637EA5EE" w14:textId="77777777" w:rsidTr="00FC6A7E">
+      <w:tr w:rsidR="00082F19" w:rsidRPr="00135DF0" w14:paraId="3093A8B9" w14:textId="77777777" w:rsidTr="00004598">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2262" w:type="pct"/>
+            <w:tcW w:w="1868" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32581CD1" w14:textId="365D1D65" w:rsidR="000E2C66" w:rsidRPr="003E2A66" w:rsidRDefault="000E2C66" w:rsidP="00562BDA">
-[...27 lines deleted...]
-          <w:p w14:paraId="7956531E" w14:textId="77777777" w:rsidR="00A10F6A" w:rsidRPr="003E2A66" w:rsidRDefault="00082F19" w:rsidP="00562BDA">
+          <w:p w14:paraId="77C9C4D7" w14:textId="77777777" w:rsidR="00A10F6A" w:rsidRPr="00135DF0" w:rsidRDefault="00A10F6A" w:rsidP="00300F46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E2A66">
-[...28 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="7FBF93E4" w14:textId="29448618" w:rsidR="000E2C66" w:rsidRPr="003E2A66" w:rsidRDefault="000E2C66" w:rsidP="00562BDA">
+          <w:p w14:paraId="12915768" w14:textId="77777777" w:rsidR="00332D63" w:rsidRPr="00135DF0" w:rsidRDefault="00D16D1C" w:rsidP="00300F46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Signed</w:t>
+            </w:r>
+            <w:r w:rsidR="00332D63" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>........................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE72D8" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Grantee</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="44D90369" w14:textId="77777777" w:rsidR="00692167" w:rsidRPr="003E2A66" w:rsidRDefault="00692167" w:rsidP="00562BDA">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3132" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD2E873" w14:textId="77777777" w:rsidR="00A10F6A" w:rsidRPr="00135DF0" w:rsidRDefault="00A10F6A" w:rsidP="00300F46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7399848A" w14:textId="60C7968C" w:rsidR="00082F19" w:rsidRPr="003E2A66" w:rsidRDefault="00082F19" w:rsidP="00562BDA">
+          <w:p w14:paraId="722C8267" w14:textId="77777777" w:rsidR="00082F19" w:rsidRPr="00135DF0" w:rsidRDefault="00D16D1C" w:rsidP="00300F46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E2A66">
+            <w:r w:rsidRPr="00135DF0">
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Signed</w:t>
+            </w:r>
+            <w:r w:rsidR="00332D63" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ลงชื่อ</w:t>
+              <w:t>........................................................</w:t>
             </w:r>
-            <w:r w:rsidR="000E2C66" w:rsidRPr="003E2A66">
+            <w:r w:rsidR="00B050A3" w:rsidRPr="00135DF0">
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-                <w:cs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>.......................................................</w:t>
+              <w:t>Grantor</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E2A66">
+            <w:r w:rsidR="00004598" w:rsidRPr="00135DF0">
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...9 lines deleted...]
-                <w:sz w:val="28"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D4479F" w:rsidRPr="003E2A66">
+            <w:r w:rsidR="00BF7E7F" w:rsidRPr="00135DF0">
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ผู้ให้ทุน</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF6A35" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rangsit University</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF7E7F" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082F19" w:rsidRPr="003E2A66" w14:paraId="17F10AE8" w14:textId="77777777" w:rsidTr="00FC6A7E">
+      <w:tr w:rsidR="00082F19" w:rsidRPr="00135DF0" w14:paraId="2E536B2A" w14:textId="77777777" w:rsidTr="00004598">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2262" w:type="pct"/>
+            <w:tcW w:w="1868" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB088C9" w14:textId="77777777" w:rsidR="00082F19" w:rsidRPr="003E2A66" w:rsidRDefault="000E2C66" w:rsidP="00562BDA">
+          <w:p w14:paraId="2BBC8C10" w14:textId="77777777" w:rsidR="00082F19" w:rsidRPr="00135DF0" w:rsidRDefault="00082F19" w:rsidP="00300F46">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E2A66">
+            <w:r w:rsidRPr="00135DF0">
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E2A66">
+            <w:r w:rsidR="00332D63" w:rsidRPr="00135DF0">
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:cs/>
               </w:rPr>
-              <w:tab/>
+              <w:t>........................................................</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E2A66">
+            <w:r w:rsidRPr="00135DF0">
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...395 lines deleted...]
-                <w:sz w:val="28"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2738" w:type="pct"/>
+            <w:tcW w:w="3132" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="706A7A1A" w14:textId="77777777" w:rsidR="00082F19" w:rsidRPr="003E2A66" w:rsidRDefault="00082F19" w:rsidP="00562BDA">
+          <w:p w14:paraId="7B5606E5" w14:textId="77777777" w:rsidR="00082F19" w:rsidRPr="00135DF0" w:rsidRDefault="00332D63" w:rsidP="00300F46">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E2A66">
+            <w:r w:rsidRPr="00135DF0">
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>(นา</w:t>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="002A1101" w:rsidRPr="003E2A66">
+            <w:r w:rsidR="00FE72D8" w:rsidRPr="00135DF0">
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prof</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE72D8" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>งสมญา แชมเบอร์ส</w:t>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E2A66">
+            <w:r w:rsidR="00FE72D8" w:rsidRPr="00135DF0">
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dr</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE72D8" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE72D8" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nares Pantaratorn </w:t>
+            </w:r>
+            <w:r w:rsidR="00082F19" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082F19" w:rsidRPr="003E2A66" w14:paraId="3846D336" w14:textId="77777777" w:rsidTr="00FC6A7E">
+      <w:tr w:rsidR="00082F19" w:rsidRPr="00135DF0" w14:paraId="295E73B8" w14:textId="77777777" w:rsidTr="00004598">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2262" w:type="pct"/>
+            <w:tcW w:w="1868" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58B34476" w14:textId="77777777" w:rsidR="00082F19" w:rsidRPr="003E2A66" w:rsidRDefault="00082F19" w:rsidP="00562BDA">
+          <w:p w14:paraId="5142FA5B" w14:textId="77777777" w:rsidR="00C91505" w:rsidRPr="00135DF0" w:rsidRDefault="00332D63" w:rsidP="00300F46">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-[...1 lines deleted...]
-                <w:cs/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E2A66">
+            <w:r w:rsidRPr="00135DF0">
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-                <w:cs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ผู้อำนวยการสถาบันวิจัย</w:t>
+              <w:t xml:space="preserve">Principle Investigator of </w:t>
+            </w:r>
+            <w:r w:rsidR="006E2F83" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2738" w:type="pct"/>
+            <w:tcW w:w="3132" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7056429F" w14:textId="77777777" w:rsidR="00082F19" w:rsidRPr="003E2A66" w:rsidRDefault="002A1101" w:rsidP="00562BDA">
+          <w:p w14:paraId="118B5592" w14:textId="77777777" w:rsidR="00C91505" w:rsidRPr="00135DF0" w:rsidRDefault="00FE72D8" w:rsidP="00300F46">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vice President for </w:t>
+            </w:r>
+            <w:r w:rsidR="00332D63" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Research</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00082F19" w:rsidRPr="00135DF0" w14:paraId="2929BE6E" w14:textId="77777777" w:rsidTr="00004598">
+        <w:trPr>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1868" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="278A1DBB" w14:textId="77777777" w:rsidR="00A10F6A" w:rsidRPr="00135DF0" w:rsidRDefault="00A10F6A" w:rsidP="00300F46">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E2A66">
+          </w:p>
+          <w:p w14:paraId="78A35823" w14:textId="77777777" w:rsidR="00004598" w:rsidRPr="00135DF0" w:rsidRDefault="00004598" w:rsidP="00300F46">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D792250" w14:textId="77777777" w:rsidR="00A10F6A" w:rsidRPr="00135DF0" w:rsidRDefault="00D16D1C" w:rsidP="00300F46">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Signed</w:t>
+            </w:r>
+            <w:r w:rsidR="00332D63" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ผู้อำนวยการสำนักงานบุคคล</w:t>
+              <w:t>........................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="003F34FD" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>itness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3132" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B262A9C" w14:textId="77777777" w:rsidR="00A10F6A" w:rsidRPr="00135DF0" w:rsidRDefault="00A10F6A" w:rsidP="00300F46">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="223D6A75" w14:textId="77777777" w:rsidR="00082F19" w:rsidRPr="00135DF0" w:rsidRDefault="00D16D1C" w:rsidP="00300F46">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Signed</w:t>
+            </w:r>
+            <w:r w:rsidR="00332D63" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>........................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="003F34FD" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>itness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00082F19" w:rsidRPr="00135DF0" w14:paraId="2E14EAB8" w14:textId="77777777" w:rsidTr="00004598">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1868" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="417B5714" w14:textId="441CE5CE" w:rsidR="00082F19" w:rsidRPr="00135DF0" w:rsidRDefault="00082F19" w:rsidP="00300F46">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00A93003" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ass</w:t>
+            </w:r>
+            <w:r w:rsidR="00E72B9C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oc</w:t>
+            </w:r>
+            <w:r w:rsidR="00A93003" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Prof. Dr. Ekapol Limpongsa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3132" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C8814B" w14:textId="77777777" w:rsidR="00082F19" w:rsidRPr="00135DF0" w:rsidRDefault="00082F19" w:rsidP="00300F46">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="000455A4" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ms</w:t>
+            </w:r>
+            <w:r w:rsidR="000455A4" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00332D63" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Somya Chambers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00082F19" w:rsidRPr="00135DF0" w14:paraId="352606AF" w14:textId="77777777" w:rsidTr="00004598">
+        <w:trPr>
+          <w:trHeight w:val="353"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1868" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="737D71D4" w14:textId="77777777" w:rsidR="00082F19" w:rsidRPr="00135DF0" w:rsidRDefault="006E2F83" w:rsidP="00300F46">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Director of </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE72D8" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Research Institute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3132" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E84BBD1" w14:textId="77777777" w:rsidR="00082F19" w:rsidRPr="00135DF0" w:rsidRDefault="006E2F83" w:rsidP="00300F46">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Director of </w:t>
+            </w:r>
+            <w:r w:rsidR="00332D63" w:rsidRPr="00135DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Personnel Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="595DD427" w14:textId="539B7A96" w:rsidR="007F19C9" w:rsidRPr="003E2A66" w:rsidRDefault="007F19C9" w:rsidP="00562BDA">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0EDB458A" w14:textId="77777777" w:rsidR="00FE62C8" w:rsidRPr="00135DF0" w:rsidRDefault="00FE62C8" w:rsidP="00300F46">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007F19C9" w:rsidRPr="003E2A66" w:rsidSect="00F44CEB">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00FE62C8" w:rsidRPr="00135DF0" w:rsidSect="005402CE">
+      <w:footerReference w:type="even" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="737" w:right="1077" w:bottom="567" w:left="1077" w:header="709" w:footer="431" w:gutter="0"/>
+      <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="576" w:footer="432" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45350498" w14:textId="77777777" w:rsidR="009C482A" w:rsidRDefault="009C482A">
+    <w:p w14:paraId="71050C79" w14:textId="77777777" w:rsidR="00BF57AB" w:rsidRDefault="00BF57AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="353EABDC" w14:textId="77777777" w:rsidR="009C482A" w:rsidRDefault="009C482A">
+    <w:p w14:paraId="7ADCCF21" w14:textId="77777777" w:rsidR="00BF57AB" w:rsidRDefault="00BF57AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TH Sarabun New">
+  <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41121D8F" w14:textId="77777777" w:rsidR="00DA7A20" w:rsidRDefault="005C39B6" w:rsidP="00616B3B">
+  <w:p w14:paraId="2A2CD9F5" w14:textId="77777777" w:rsidR="00DA7A20" w:rsidRDefault="005C39B6" w:rsidP="00616B3B">
     <w:pPr>
-      <w:pStyle w:val="a4"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="a6"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="a6"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00DA7A20">
       <w:rPr>
-        <w:rStyle w:val="a6"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="a6"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6F04DEB9" w14:textId="77777777" w:rsidR="00DA7A20" w:rsidRDefault="00DA7A20" w:rsidP="00271CD4">
+  <w:p w14:paraId="15B24FE4" w14:textId="77777777" w:rsidR="00DA7A20" w:rsidRDefault="00DA7A20" w:rsidP="00271CD4">
     <w:pPr>
-      <w:pStyle w:val="a4"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38536543" w14:textId="48B3D589" w:rsidR="00DA7A20" w:rsidRPr="003E2A66" w:rsidRDefault="00C91505" w:rsidP="00BA69BC">
+  <w:p w14:paraId="11A7C982" w14:textId="229223CA" w:rsidR="00DA7A20" w:rsidRPr="005402CE" w:rsidRDefault="002806E8" w:rsidP="0009704D">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-        <w:szCs w:val="26"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="003E2A66">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+    <w:r w:rsidRPr="005402CE">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="26"/>
-        <w:szCs w:val="26"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:cs/>
       </w:rPr>
-      <w:t xml:space="preserve">[ลิขสิทธิ์ สถาบันวิจัย มหาวิทยาลัยรังสิต] ฉบับปรับปรุงโดยสำนักงานนิติการ </w:t>
+      <w:t>[</w:t>
     </w:r>
-    <w:r w:rsidR="001E3741">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+    <w:r w:rsidRPr="005402CE">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-      <w:t xml:space="preserve">29 </w:t>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Copyright </w:t>
     </w:r>
-    <w:r w:rsidR="001E3741">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+    <w:r w:rsidR="006921AB" w:rsidRPr="005402CE">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-      <w:t xml:space="preserve">กุมภาพันธ์ </w:t>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>of</w:t>
     </w:r>
-    <w:r w:rsidR="001E3741">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+    <w:r w:rsidRPr="005402CE">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-      <w:t>2567</w:t>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Research Institute of Rangsit University</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005402CE">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:cs/>
+      </w:rPr>
+      <w:t>]</w:t>
+    </w:r>
+    <w:r w:rsidR="002078C4" w:rsidRPr="005402CE">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:cs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="002078C4" w:rsidRPr="005402CE">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Revised by the Legal Office </w:t>
+    </w:r>
+    <w:r w:rsidR="002C2EA5">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:cs/>
+      </w:rPr>
+      <w:t>29</w:t>
+    </w:r>
+    <w:r w:rsidR="0042741A" w:rsidRPr="005402CE">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:cs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="002C2EA5">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Feb</w:t>
+    </w:r>
+    <w:r w:rsidR="0042741A" w:rsidRPr="005402CE">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="002C2EA5">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40382E9D" w14:textId="77777777" w:rsidR="009C482A" w:rsidRDefault="009C482A">
+    <w:p w14:paraId="0ECCF46D" w14:textId="77777777" w:rsidR="00BF57AB" w:rsidRDefault="00BF57AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1289E5A6" w14:textId="77777777" w:rsidR="009C482A" w:rsidRDefault="009C482A">
+    <w:p w14:paraId="3F6BDECA" w14:textId="77777777" w:rsidR="00BF57AB" w:rsidRDefault="00BF57AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1952097A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95F07FEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -7933,723 +9159,721 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="212743212">
+  <w:num w:numId="1" w16cid:durableId="1059406179">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1832482803">
+  <w:num w:numId="2" w16cid:durableId="601885560">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="220871095">
+  <w:num w:numId="3" w16cid:durableId="1247305835">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1471942185">
+  <w:num w:numId="4" w16cid:durableId="955599829">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1402681748">
+  <w:num w:numId="5" w16cid:durableId="13579793">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1597666041">
+  <w:num w:numId="6" w16cid:durableId="137653653">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1458834549">
+  <w:num w:numId="7" w16cid:durableId="1292782308">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="219480472">
+  <w:num w:numId="8" w16cid:durableId="1882789498">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1980265346">
+  <w:num w:numId="9" w16cid:durableId="74716696">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1380979767">
+  <w:num w:numId="10" w16cid:durableId="16273935">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MDQ0tLA0MTOzsDQ1NLBQ0lEKTi0uzszPAykwrAUApH+kqywAAAA="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0NzY3s7QwMDIwtzAxMTFS0lEKTi0uzszPAykwqQUAbMfB/CwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00490DEA"/>
     <w:rsid w:val="000006DA"/>
+    <w:rsid w:val="0000331C"/>
+    <w:rsid w:val="00004598"/>
+    <w:rsid w:val="000050DC"/>
     <w:rsid w:val="00005C2A"/>
-    <w:rsid w:val="00012173"/>
     <w:rsid w:val="00021984"/>
-    <w:rsid w:val="0002339D"/>
     <w:rsid w:val="00025CFD"/>
     <w:rsid w:val="000260E9"/>
     <w:rsid w:val="00027865"/>
+    <w:rsid w:val="000348F2"/>
+    <w:rsid w:val="000455A4"/>
     <w:rsid w:val="0004657A"/>
     <w:rsid w:val="000533C0"/>
-    <w:rsid w:val="000535BA"/>
     <w:rsid w:val="000555A6"/>
     <w:rsid w:val="00055AAD"/>
+    <w:rsid w:val="000604F6"/>
+    <w:rsid w:val="00060615"/>
     <w:rsid w:val="00061F14"/>
+    <w:rsid w:val="00062279"/>
     <w:rsid w:val="00062AB6"/>
+    <w:rsid w:val="000665E0"/>
     <w:rsid w:val="00066F46"/>
+    <w:rsid w:val="00070980"/>
     <w:rsid w:val="00070A93"/>
     <w:rsid w:val="00073957"/>
     <w:rsid w:val="0008015F"/>
+    <w:rsid w:val="00082B2E"/>
     <w:rsid w:val="00082F19"/>
     <w:rsid w:val="00083ACC"/>
-    <w:rsid w:val="0009744D"/>
-    <w:rsid w:val="000A787C"/>
+    <w:rsid w:val="0009704D"/>
     <w:rsid w:val="000B0A87"/>
     <w:rsid w:val="000B337C"/>
     <w:rsid w:val="000B467D"/>
     <w:rsid w:val="000C070D"/>
     <w:rsid w:val="000C103F"/>
-    <w:rsid w:val="000C1122"/>
     <w:rsid w:val="000C25F1"/>
-    <w:rsid w:val="000C7FEA"/>
-    <w:rsid w:val="000D5842"/>
     <w:rsid w:val="000D7EA1"/>
     <w:rsid w:val="000E0B5F"/>
-    <w:rsid w:val="000E2C66"/>
     <w:rsid w:val="000E344B"/>
     <w:rsid w:val="000E5098"/>
     <w:rsid w:val="000F6591"/>
-    <w:rsid w:val="000F7828"/>
     <w:rsid w:val="00101068"/>
     <w:rsid w:val="00105B1A"/>
     <w:rsid w:val="00107E90"/>
     <w:rsid w:val="001107A2"/>
     <w:rsid w:val="00113400"/>
     <w:rsid w:val="00122F9A"/>
-    <w:rsid w:val="001233D2"/>
     <w:rsid w:val="00124DE7"/>
-    <w:rsid w:val="00134CB6"/>
+    <w:rsid w:val="00131F2C"/>
     <w:rsid w:val="00135BCD"/>
+    <w:rsid w:val="00135DF0"/>
     <w:rsid w:val="00141F9B"/>
     <w:rsid w:val="00152912"/>
     <w:rsid w:val="00156FA7"/>
-    <w:rsid w:val="00161649"/>
-    <w:rsid w:val="00164253"/>
+    <w:rsid w:val="00164E28"/>
     <w:rsid w:val="0017047B"/>
-    <w:rsid w:val="00171185"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00182472"/>
     <w:rsid w:val="0019115B"/>
-    <w:rsid w:val="00193AB9"/>
-    <w:rsid w:val="001A7A66"/>
+    <w:rsid w:val="001B505D"/>
+    <w:rsid w:val="001B763B"/>
     <w:rsid w:val="001B797D"/>
-    <w:rsid w:val="001C081D"/>
     <w:rsid w:val="001C1642"/>
     <w:rsid w:val="001C572A"/>
     <w:rsid w:val="001C7627"/>
     <w:rsid w:val="001C7FAC"/>
-    <w:rsid w:val="001E3741"/>
     <w:rsid w:val="001F09C4"/>
-    <w:rsid w:val="001F6BA1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00221063"/>
+    <w:rsid w:val="002078C4"/>
     <w:rsid w:val="00232144"/>
-    <w:rsid w:val="00235058"/>
+    <w:rsid w:val="00234080"/>
     <w:rsid w:val="00244056"/>
-    <w:rsid w:val="00262966"/>
+    <w:rsid w:val="00271294"/>
     <w:rsid w:val="00271CD4"/>
     <w:rsid w:val="00273B06"/>
-    <w:rsid w:val="00287EFE"/>
+    <w:rsid w:val="002806E8"/>
     <w:rsid w:val="00290027"/>
-    <w:rsid w:val="0029397F"/>
     <w:rsid w:val="00297783"/>
-    <w:rsid w:val="002A1101"/>
     <w:rsid w:val="002B2C4A"/>
-    <w:rsid w:val="002B5285"/>
     <w:rsid w:val="002C11A9"/>
+    <w:rsid w:val="002C2EA5"/>
     <w:rsid w:val="002D2DCD"/>
+    <w:rsid w:val="002D582D"/>
     <w:rsid w:val="002E3E2E"/>
-    <w:rsid w:val="002E741E"/>
     <w:rsid w:val="002E75BB"/>
     <w:rsid w:val="002E7C98"/>
     <w:rsid w:val="002F3EED"/>
+    <w:rsid w:val="002F46B1"/>
     <w:rsid w:val="002F5D62"/>
-    <w:rsid w:val="00313F18"/>
+    <w:rsid w:val="00300F46"/>
+    <w:rsid w:val="00310E13"/>
     <w:rsid w:val="0031694F"/>
     <w:rsid w:val="0032654D"/>
     <w:rsid w:val="00331A9A"/>
+    <w:rsid w:val="00332D63"/>
     <w:rsid w:val="003351D0"/>
     <w:rsid w:val="0033696B"/>
     <w:rsid w:val="00340AAF"/>
     <w:rsid w:val="00341A54"/>
     <w:rsid w:val="00341B5B"/>
-    <w:rsid w:val="0034336A"/>
     <w:rsid w:val="00344987"/>
-    <w:rsid w:val="003453F5"/>
+    <w:rsid w:val="0034510C"/>
     <w:rsid w:val="00362598"/>
     <w:rsid w:val="003628FC"/>
+    <w:rsid w:val="00362983"/>
     <w:rsid w:val="00370CD9"/>
     <w:rsid w:val="00372FA8"/>
+    <w:rsid w:val="0038053C"/>
     <w:rsid w:val="00382775"/>
-    <w:rsid w:val="003875F0"/>
+    <w:rsid w:val="00385833"/>
+    <w:rsid w:val="00386CD1"/>
     <w:rsid w:val="00387733"/>
-    <w:rsid w:val="003925DD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003A58F7"/>
+    <w:rsid w:val="003A4421"/>
     <w:rsid w:val="003B08DD"/>
-    <w:rsid w:val="003B34A5"/>
+    <w:rsid w:val="003B5BA0"/>
     <w:rsid w:val="003C5906"/>
     <w:rsid w:val="003D2880"/>
-    <w:rsid w:val="003D3E1B"/>
-    <w:rsid w:val="003E2A66"/>
     <w:rsid w:val="003E4D57"/>
-    <w:rsid w:val="003E536B"/>
+    <w:rsid w:val="003E5F5E"/>
+    <w:rsid w:val="003E6BB4"/>
     <w:rsid w:val="003F29DD"/>
     <w:rsid w:val="003F2DE6"/>
+    <w:rsid w:val="003F34FD"/>
+    <w:rsid w:val="003F36D9"/>
     <w:rsid w:val="003F48BF"/>
     <w:rsid w:val="003F4AAD"/>
     <w:rsid w:val="003F4E59"/>
     <w:rsid w:val="003F7843"/>
     <w:rsid w:val="004019CD"/>
     <w:rsid w:val="00412B92"/>
-    <w:rsid w:val="00415ED6"/>
     <w:rsid w:val="004170BE"/>
+    <w:rsid w:val="004171C9"/>
     <w:rsid w:val="00421A5B"/>
+    <w:rsid w:val="00426225"/>
+    <w:rsid w:val="0042741A"/>
+    <w:rsid w:val="00442A35"/>
     <w:rsid w:val="0045575F"/>
+    <w:rsid w:val="00455AEF"/>
+    <w:rsid w:val="004602CD"/>
     <w:rsid w:val="00460D2B"/>
+    <w:rsid w:val="00465A60"/>
     <w:rsid w:val="004677A5"/>
-    <w:rsid w:val="00471E0D"/>
+    <w:rsid w:val="00467D18"/>
+    <w:rsid w:val="00470A57"/>
     <w:rsid w:val="00471F87"/>
+    <w:rsid w:val="00473A65"/>
     <w:rsid w:val="00475512"/>
     <w:rsid w:val="004803F2"/>
-    <w:rsid w:val="004876BF"/>
-    <w:rsid w:val="004905C4"/>
     <w:rsid w:val="00490DEA"/>
-    <w:rsid w:val="0049411A"/>
-    <w:rsid w:val="00495594"/>
+    <w:rsid w:val="004A09B1"/>
     <w:rsid w:val="004A3AE9"/>
-    <w:rsid w:val="004B096A"/>
     <w:rsid w:val="004B1B3D"/>
+    <w:rsid w:val="004B3FBA"/>
     <w:rsid w:val="004C04FF"/>
     <w:rsid w:val="004C1374"/>
     <w:rsid w:val="004D112E"/>
     <w:rsid w:val="004E1D22"/>
-    <w:rsid w:val="004E36DE"/>
-    <w:rsid w:val="004F1F3C"/>
+    <w:rsid w:val="004E4259"/>
     <w:rsid w:val="004F254F"/>
-    <w:rsid w:val="0050793F"/>
+    <w:rsid w:val="005020D2"/>
+    <w:rsid w:val="00510F38"/>
     <w:rsid w:val="005118B2"/>
     <w:rsid w:val="0052477E"/>
     <w:rsid w:val="005249B8"/>
-    <w:rsid w:val="005322FB"/>
     <w:rsid w:val="00537DE8"/>
-    <w:rsid w:val="0054210F"/>
-    <w:rsid w:val="00542FBA"/>
+    <w:rsid w:val="005402CE"/>
     <w:rsid w:val="005438A8"/>
     <w:rsid w:val="005449CA"/>
+    <w:rsid w:val="00553166"/>
     <w:rsid w:val="00554585"/>
     <w:rsid w:val="00555E98"/>
     <w:rsid w:val="0055634E"/>
-    <w:rsid w:val="00562BDA"/>
     <w:rsid w:val="005665DE"/>
     <w:rsid w:val="0057019A"/>
     <w:rsid w:val="00574AA8"/>
     <w:rsid w:val="005763AC"/>
     <w:rsid w:val="00576919"/>
     <w:rsid w:val="00577F94"/>
-    <w:rsid w:val="00584808"/>
     <w:rsid w:val="00592593"/>
     <w:rsid w:val="00593DAB"/>
-    <w:rsid w:val="00595BCB"/>
     <w:rsid w:val="0059626D"/>
     <w:rsid w:val="005A42CF"/>
     <w:rsid w:val="005A5462"/>
     <w:rsid w:val="005A5E47"/>
+    <w:rsid w:val="005B5296"/>
     <w:rsid w:val="005C0B5E"/>
-    <w:rsid w:val="005C1E19"/>
+    <w:rsid w:val="005C3532"/>
     <w:rsid w:val="005C39B6"/>
     <w:rsid w:val="005C5DEB"/>
+    <w:rsid w:val="005D1A04"/>
     <w:rsid w:val="005D23CB"/>
+    <w:rsid w:val="005D2C82"/>
+    <w:rsid w:val="005D2D3F"/>
+    <w:rsid w:val="005D5225"/>
+    <w:rsid w:val="005D5F9D"/>
     <w:rsid w:val="005D7ACD"/>
     <w:rsid w:val="005E35D4"/>
+    <w:rsid w:val="005E3859"/>
     <w:rsid w:val="005E5385"/>
     <w:rsid w:val="005F5FD5"/>
     <w:rsid w:val="006043BD"/>
     <w:rsid w:val="00616B3B"/>
-    <w:rsid w:val="006171E6"/>
     <w:rsid w:val="006278EF"/>
     <w:rsid w:val="00632DDD"/>
     <w:rsid w:val="0064015E"/>
-    <w:rsid w:val="00644D9A"/>
     <w:rsid w:val="006723F6"/>
     <w:rsid w:val="00672455"/>
     <w:rsid w:val="00673EA7"/>
-    <w:rsid w:val="00676F1D"/>
-    <w:rsid w:val="006814E6"/>
+    <w:rsid w:val="00675FB2"/>
     <w:rsid w:val="00685EB7"/>
     <w:rsid w:val="00686EF8"/>
     <w:rsid w:val="0068760E"/>
     <w:rsid w:val="00687979"/>
-    <w:rsid w:val="00690E11"/>
     <w:rsid w:val="006918C7"/>
-    <w:rsid w:val="00692167"/>
+    <w:rsid w:val="006921AB"/>
+    <w:rsid w:val="0069662D"/>
     <w:rsid w:val="006A2D16"/>
     <w:rsid w:val="006A6021"/>
     <w:rsid w:val="006A77C4"/>
-    <w:rsid w:val="006B1166"/>
     <w:rsid w:val="006B275F"/>
     <w:rsid w:val="006B583D"/>
-    <w:rsid w:val="006C10CA"/>
-    <w:rsid w:val="006C4105"/>
+    <w:rsid w:val="006B6780"/>
+    <w:rsid w:val="006C7DE7"/>
     <w:rsid w:val="006D0A2B"/>
     <w:rsid w:val="006E23EF"/>
+    <w:rsid w:val="006E2F83"/>
+    <w:rsid w:val="006E459F"/>
+    <w:rsid w:val="006E4D0C"/>
+    <w:rsid w:val="006E72D1"/>
+    <w:rsid w:val="006E7CD5"/>
     <w:rsid w:val="006F041D"/>
     <w:rsid w:val="006F04DC"/>
     <w:rsid w:val="006F0657"/>
+    <w:rsid w:val="006F1A25"/>
     <w:rsid w:val="00700590"/>
     <w:rsid w:val="007010A7"/>
-    <w:rsid w:val="007112F4"/>
     <w:rsid w:val="007228F9"/>
-    <w:rsid w:val="00722A4C"/>
     <w:rsid w:val="00723479"/>
-    <w:rsid w:val="00724C06"/>
-    <w:rsid w:val="007401CB"/>
+    <w:rsid w:val="007243ED"/>
     <w:rsid w:val="0075053F"/>
     <w:rsid w:val="00761441"/>
     <w:rsid w:val="007627EC"/>
     <w:rsid w:val="0076527F"/>
     <w:rsid w:val="00771FB5"/>
+    <w:rsid w:val="007768C9"/>
     <w:rsid w:val="007822EF"/>
+    <w:rsid w:val="00785871"/>
+    <w:rsid w:val="00787AEF"/>
+    <w:rsid w:val="00787EAC"/>
+    <w:rsid w:val="00790301"/>
     <w:rsid w:val="007A2CF0"/>
+    <w:rsid w:val="007A5B03"/>
+    <w:rsid w:val="007B4263"/>
+    <w:rsid w:val="007C3839"/>
     <w:rsid w:val="007D2104"/>
-    <w:rsid w:val="007E4380"/>
-    <w:rsid w:val="007F19C9"/>
     <w:rsid w:val="00801150"/>
+    <w:rsid w:val="00806731"/>
     <w:rsid w:val="0082184D"/>
-    <w:rsid w:val="00825425"/>
     <w:rsid w:val="00831CEB"/>
+    <w:rsid w:val="00837082"/>
+    <w:rsid w:val="00837AF2"/>
     <w:rsid w:val="0084100A"/>
     <w:rsid w:val="008437E9"/>
     <w:rsid w:val="008447CD"/>
-    <w:rsid w:val="00845526"/>
-    <w:rsid w:val="00850179"/>
+    <w:rsid w:val="00847B13"/>
     <w:rsid w:val="00852BA1"/>
     <w:rsid w:val="0085734F"/>
     <w:rsid w:val="008646E4"/>
-    <w:rsid w:val="0087242C"/>
     <w:rsid w:val="00874123"/>
-    <w:rsid w:val="00880282"/>
     <w:rsid w:val="00882138"/>
-    <w:rsid w:val="00890809"/>
     <w:rsid w:val="00891FFD"/>
     <w:rsid w:val="00893259"/>
-    <w:rsid w:val="0089543B"/>
-    <w:rsid w:val="008A4EF1"/>
     <w:rsid w:val="008A70B1"/>
     <w:rsid w:val="008B1313"/>
     <w:rsid w:val="008C0F97"/>
-    <w:rsid w:val="008C207B"/>
     <w:rsid w:val="008D2A3B"/>
-    <w:rsid w:val="008D37A4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008F24D3"/>
+    <w:rsid w:val="008E3929"/>
     <w:rsid w:val="008F2506"/>
     <w:rsid w:val="009121BB"/>
-    <w:rsid w:val="00917FD6"/>
+    <w:rsid w:val="009130D2"/>
     <w:rsid w:val="00921B53"/>
     <w:rsid w:val="009231E3"/>
+    <w:rsid w:val="009242DF"/>
     <w:rsid w:val="00932FE4"/>
-    <w:rsid w:val="009331B2"/>
     <w:rsid w:val="009447B4"/>
     <w:rsid w:val="00973C93"/>
+    <w:rsid w:val="009818B9"/>
     <w:rsid w:val="0098312E"/>
     <w:rsid w:val="00986C37"/>
+    <w:rsid w:val="00992512"/>
     <w:rsid w:val="00993206"/>
-    <w:rsid w:val="009A4A31"/>
+    <w:rsid w:val="00993D47"/>
+    <w:rsid w:val="009A0D71"/>
     <w:rsid w:val="009B6608"/>
-    <w:rsid w:val="009C482A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009E040A"/>
+    <w:rsid w:val="009C1C13"/>
+    <w:rsid w:val="009C6E12"/>
     <w:rsid w:val="009E1BB3"/>
     <w:rsid w:val="009E2E7A"/>
     <w:rsid w:val="009F09D1"/>
-    <w:rsid w:val="00A06F47"/>
     <w:rsid w:val="00A10F6A"/>
+    <w:rsid w:val="00A21741"/>
     <w:rsid w:val="00A23037"/>
     <w:rsid w:val="00A249DC"/>
-    <w:rsid w:val="00A26DD0"/>
     <w:rsid w:val="00A26F8F"/>
     <w:rsid w:val="00A27116"/>
-    <w:rsid w:val="00A366DE"/>
+    <w:rsid w:val="00A302BB"/>
+    <w:rsid w:val="00A319C4"/>
+    <w:rsid w:val="00A31CD5"/>
     <w:rsid w:val="00A37DD9"/>
     <w:rsid w:val="00A42C37"/>
     <w:rsid w:val="00A43DD0"/>
     <w:rsid w:val="00A445B1"/>
     <w:rsid w:val="00A47AA7"/>
     <w:rsid w:val="00A50B35"/>
     <w:rsid w:val="00A54CD3"/>
     <w:rsid w:val="00A62405"/>
     <w:rsid w:val="00A62BFF"/>
     <w:rsid w:val="00A63732"/>
     <w:rsid w:val="00A66506"/>
     <w:rsid w:val="00A71A2A"/>
     <w:rsid w:val="00A7476B"/>
-    <w:rsid w:val="00A80A0E"/>
-    <w:rsid w:val="00A902C5"/>
+    <w:rsid w:val="00A84811"/>
+    <w:rsid w:val="00A93003"/>
     <w:rsid w:val="00A96847"/>
-    <w:rsid w:val="00AA1F1C"/>
-    <w:rsid w:val="00AB2217"/>
     <w:rsid w:val="00AB7E46"/>
-    <w:rsid w:val="00AC1D04"/>
     <w:rsid w:val="00AC25F7"/>
     <w:rsid w:val="00AD02B1"/>
     <w:rsid w:val="00AD5268"/>
     <w:rsid w:val="00AD5518"/>
-    <w:rsid w:val="00AE1450"/>
-    <w:rsid w:val="00AE50E9"/>
     <w:rsid w:val="00AF4260"/>
+    <w:rsid w:val="00AF6A35"/>
     <w:rsid w:val="00AF7E5C"/>
+    <w:rsid w:val="00B01779"/>
+    <w:rsid w:val="00B050A3"/>
     <w:rsid w:val="00B05D90"/>
     <w:rsid w:val="00B11694"/>
-    <w:rsid w:val="00B119D9"/>
-    <w:rsid w:val="00B13C3F"/>
+    <w:rsid w:val="00B13A67"/>
     <w:rsid w:val="00B1465E"/>
-    <w:rsid w:val="00B2319C"/>
     <w:rsid w:val="00B37DDB"/>
     <w:rsid w:val="00B43A35"/>
     <w:rsid w:val="00B43D46"/>
+    <w:rsid w:val="00B445D8"/>
+    <w:rsid w:val="00B457B0"/>
     <w:rsid w:val="00B463D9"/>
     <w:rsid w:val="00B50EEB"/>
     <w:rsid w:val="00B53FC3"/>
-    <w:rsid w:val="00B54F7D"/>
-    <w:rsid w:val="00B563E0"/>
     <w:rsid w:val="00B57800"/>
     <w:rsid w:val="00B57810"/>
-    <w:rsid w:val="00B60A25"/>
     <w:rsid w:val="00B60A61"/>
+    <w:rsid w:val="00B62A61"/>
+    <w:rsid w:val="00B65D12"/>
     <w:rsid w:val="00B675BC"/>
-    <w:rsid w:val="00B762CD"/>
     <w:rsid w:val="00B77BBE"/>
-    <w:rsid w:val="00B93A0E"/>
+    <w:rsid w:val="00B86DEE"/>
+    <w:rsid w:val="00B9775F"/>
     <w:rsid w:val="00B97A33"/>
-    <w:rsid w:val="00BA6747"/>
-    <w:rsid w:val="00BA69BC"/>
     <w:rsid w:val="00BA75EA"/>
     <w:rsid w:val="00BA79D2"/>
-    <w:rsid w:val="00BB0E34"/>
-    <w:rsid w:val="00BB4D76"/>
     <w:rsid w:val="00BB5F82"/>
+    <w:rsid w:val="00BC28CD"/>
     <w:rsid w:val="00BC3EAE"/>
     <w:rsid w:val="00BC4BD5"/>
     <w:rsid w:val="00BC54AC"/>
     <w:rsid w:val="00BD0DB1"/>
+    <w:rsid w:val="00BD1D08"/>
+    <w:rsid w:val="00BD7A7B"/>
     <w:rsid w:val="00BE034B"/>
     <w:rsid w:val="00BE3878"/>
     <w:rsid w:val="00BE39E4"/>
     <w:rsid w:val="00BE54FB"/>
     <w:rsid w:val="00BE77FA"/>
     <w:rsid w:val="00BF16D3"/>
+    <w:rsid w:val="00BF57AB"/>
     <w:rsid w:val="00BF6AB4"/>
+    <w:rsid w:val="00BF7E7F"/>
     <w:rsid w:val="00C01E5B"/>
     <w:rsid w:val="00C033BA"/>
     <w:rsid w:val="00C0736F"/>
-    <w:rsid w:val="00C201D4"/>
+    <w:rsid w:val="00C24A5D"/>
     <w:rsid w:val="00C2522E"/>
     <w:rsid w:val="00C31A5B"/>
     <w:rsid w:val="00C31B01"/>
     <w:rsid w:val="00C358C3"/>
     <w:rsid w:val="00C541B3"/>
     <w:rsid w:val="00C63BD7"/>
     <w:rsid w:val="00C707F3"/>
     <w:rsid w:val="00C70B72"/>
+    <w:rsid w:val="00C74A1C"/>
     <w:rsid w:val="00C807EC"/>
     <w:rsid w:val="00C8668B"/>
     <w:rsid w:val="00C91505"/>
+    <w:rsid w:val="00C97507"/>
     <w:rsid w:val="00CA4222"/>
     <w:rsid w:val="00CA60F2"/>
+    <w:rsid w:val="00CA6E98"/>
     <w:rsid w:val="00CB2171"/>
     <w:rsid w:val="00CB4AED"/>
     <w:rsid w:val="00CB7FE7"/>
     <w:rsid w:val="00CC23E9"/>
+    <w:rsid w:val="00CC578F"/>
+    <w:rsid w:val="00CD417F"/>
     <w:rsid w:val="00CD77DF"/>
     <w:rsid w:val="00CD78CF"/>
+    <w:rsid w:val="00CF1388"/>
     <w:rsid w:val="00CF2C9B"/>
     <w:rsid w:val="00CF6BAB"/>
-    <w:rsid w:val="00CF7E4C"/>
     <w:rsid w:val="00D01C8F"/>
     <w:rsid w:val="00D06334"/>
     <w:rsid w:val="00D07E50"/>
+    <w:rsid w:val="00D16D1C"/>
     <w:rsid w:val="00D315D7"/>
-    <w:rsid w:val="00D40215"/>
+    <w:rsid w:val="00D36092"/>
     <w:rsid w:val="00D4479F"/>
     <w:rsid w:val="00D45DB6"/>
     <w:rsid w:val="00D525A7"/>
     <w:rsid w:val="00D52EC2"/>
     <w:rsid w:val="00D53663"/>
+    <w:rsid w:val="00D56FF0"/>
     <w:rsid w:val="00D61536"/>
     <w:rsid w:val="00D64E6D"/>
-    <w:rsid w:val="00D75759"/>
     <w:rsid w:val="00D83CE6"/>
     <w:rsid w:val="00D87FB4"/>
-    <w:rsid w:val="00D9190C"/>
     <w:rsid w:val="00D9248C"/>
     <w:rsid w:val="00D93C34"/>
     <w:rsid w:val="00DA0801"/>
     <w:rsid w:val="00DA2566"/>
     <w:rsid w:val="00DA7A20"/>
+    <w:rsid w:val="00DB085B"/>
+    <w:rsid w:val="00DB304F"/>
     <w:rsid w:val="00DB3137"/>
-    <w:rsid w:val="00DB7D99"/>
     <w:rsid w:val="00DC1C95"/>
     <w:rsid w:val="00DC270D"/>
-    <w:rsid w:val="00DC3180"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DC3CFB"/>
     <w:rsid w:val="00DC4A14"/>
-    <w:rsid w:val="00DE307A"/>
+    <w:rsid w:val="00DE6900"/>
+    <w:rsid w:val="00DF0061"/>
+    <w:rsid w:val="00DF24D3"/>
+    <w:rsid w:val="00DF290C"/>
     <w:rsid w:val="00E00232"/>
     <w:rsid w:val="00E04527"/>
     <w:rsid w:val="00E14971"/>
     <w:rsid w:val="00E16C9C"/>
-    <w:rsid w:val="00E22E01"/>
+    <w:rsid w:val="00E16FF9"/>
     <w:rsid w:val="00E23B94"/>
-    <w:rsid w:val="00E26023"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E27DF3"/>
+    <w:rsid w:val="00E27BF3"/>
     <w:rsid w:val="00E31CFD"/>
     <w:rsid w:val="00E31EE9"/>
+    <w:rsid w:val="00E33C29"/>
     <w:rsid w:val="00E4244B"/>
     <w:rsid w:val="00E442EB"/>
     <w:rsid w:val="00E4481F"/>
     <w:rsid w:val="00E47C55"/>
-    <w:rsid w:val="00E52C19"/>
     <w:rsid w:val="00E55CDF"/>
     <w:rsid w:val="00E5750E"/>
     <w:rsid w:val="00E60332"/>
     <w:rsid w:val="00E63348"/>
     <w:rsid w:val="00E65679"/>
+    <w:rsid w:val="00E72B9C"/>
     <w:rsid w:val="00E75360"/>
     <w:rsid w:val="00E75D36"/>
     <w:rsid w:val="00E80560"/>
     <w:rsid w:val="00E8408B"/>
-    <w:rsid w:val="00E85C29"/>
     <w:rsid w:val="00E85DA3"/>
+    <w:rsid w:val="00E9407E"/>
     <w:rsid w:val="00E952B7"/>
-    <w:rsid w:val="00EA32A0"/>
-    <w:rsid w:val="00EA7123"/>
+    <w:rsid w:val="00EB25F3"/>
+    <w:rsid w:val="00EB2684"/>
+    <w:rsid w:val="00EB62EE"/>
     <w:rsid w:val="00EC0363"/>
     <w:rsid w:val="00EC3B3B"/>
     <w:rsid w:val="00EC3EBB"/>
     <w:rsid w:val="00EC66A6"/>
     <w:rsid w:val="00EC7B4D"/>
     <w:rsid w:val="00ED0F13"/>
     <w:rsid w:val="00ED1BD5"/>
     <w:rsid w:val="00ED2208"/>
-    <w:rsid w:val="00ED4AB7"/>
     <w:rsid w:val="00ED6D29"/>
     <w:rsid w:val="00EE02A7"/>
     <w:rsid w:val="00EF0972"/>
+    <w:rsid w:val="00EF16A2"/>
     <w:rsid w:val="00EF2D07"/>
     <w:rsid w:val="00EF38C2"/>
     <w:rsid w:val="00F02888"/>
     <w:rsid w:val="00F212DE"/>
     <w:rsid w:val="00F234F5"/>
     <w:rsid w:val="00F25EF8"/>
     <w:rsid w:val="00F33DBD"/>
     <w:rsid w:val="00F43F11"/>
-    <w:rsid w:val="00F44CEB"/>
     <w:rsid w:val="00F47F3F"/>
     <w:rsid w:val="00F527F6"/>
-    <w:rsid w:val="00F70A73"/>
     <w:rsid w:val="00F72769"/>
     <w:rsid w:val="00F76DAF"/>
     <w:rsid w:val="00F945EB"/>
-    <w:rsid w:val="00F96B66"/>
+    <w:rsid w:val="00F9475B"/>
     <w:rsid w:val="00F97FF9"/>
-    <w:rsid w:val="00FA4937"/>
     <w:rsid w:val="00FC512C"/>
-    <w:rsid w:val="00FC6A7E"/>
     <w:rsid w:val="00FC6E25"/>
     <w:rsid w:val="00FD153C"/>
-    <w:rsid w:val="00FD6B40"/>
+    <w:rsid w:val="00FD7FE2"/>
     <w:rsid w:val="00FE0933"/>
     <w:rsid w:val="00FE3839"/>
-    <w:rsid w:val="00FE38A5"/>
+    <w:rsid w:val="00FE3945"/>
     <w:rsid w:val="00FE41D9"/>
     <w:rsid w:val="00FE62C8"/>
-    <w:rsid w:val="00FE71E2"/>
+    <w:rsid w:val="00FE72D8"/>
     <w:rsid w:val="00FE771B"/>
+    <w:rsid w:val="00FF68F9"/>
+    <w:rsid w:val="00FF74F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="53EE8918"/>
+  <w14:docId w14:val="68473695"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{BB8311C8-F9E8-42B4-8A07-D3A9EBF4B39D}"/>
+  <w15:docId w15:val="{EB5FF2C2-6ECB-45DB-9331-CDC4ACFB5C7F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8828,310 +10052,335 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00235058"/>
+    <w:rsid w:val="003628FC"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="Date">
     <w:name w:val="Date"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:rsid w:val="00D9248C"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00271CD4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a6">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00271CD4"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00CB2171"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
-[...1 lines deleted...]
-    <w:link w:val="a7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
     <w:rsid w:val="00CB2171"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-[...1 lines deleted...]
-    <w:link w:val="a4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CB2171"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="aa"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00CB2171"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
-[...1 lines deleted...]
-    <w:link w:val="a9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
     <w:rsid w:val="00CB2171"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ab">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00082F19"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="324819763">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1039936744">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1406301497">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="418868639">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="90"/>
+          <w:marBottom w:val="90"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -9265,97 +10514,81 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>6181</Characters>
+  <Pages>2</Pages>
+  <Words>1224</Words>
+  <Characters>6983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>(ร่าง)</vt:lpstr>
       <vt:lpstr>(ร่าง)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>kasemkij</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7251</CharactersWithSpaces>
+  <CharactersWithSpaces>8191</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>(ร่าง)</dc:title>
   <dc:subject/>
   <dc:creator>kj</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>