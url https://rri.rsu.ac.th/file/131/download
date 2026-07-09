--- v0 (2026-05-12)
+++ v1 (2026-07-09)
@@ -1591,57 +1591,67 @@
       </w:r>
       <w:r w:rsidR="00692167" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ผศ. </w:t>
       </w:r>
       <w:r w:rsidR="009447B4" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ดร.</w:t>
       </w:r>
       <w:r w:rsidR="00AE1450" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009447B4" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>นเรฏฐ์ พันธราธร</w:t>
+        <w:t>นเรฏฐ์</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009447B4" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> พันธราธร</w:t>
       </w:r>
       <w:r w:rsidR="00F25EF8" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C358C3" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตำแหน่ง</w:t>
       </w:r>
       <w:r w:rsidR="005F5FD5" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4537,1126 +4547,1004 @@
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E85C29" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่มีค่าน้ำหนักตามที่กำหนดไว้ในข้อเสนอโครงการวิจัย</w:t>
       </w:r>
       <w:r w:rsidR="004876BF" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F80415" w14:textId="2085538D" w:rsidR="003453F5" w:rsidRPr="003E2A66" w:rsidRDefault="00562BDA" w:rsidP="00562BDA">
+    <w:p w14:paraId="7419E497" w14:textId="77777777" w:rsidR="00562BDA" w:rsidRPr="003E2A66" w:rsidRDefault="00562BDA" w:rsidP="00562BDA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6806772E" w14:textId="4FC5D8C5" w:rsidR="006B275F" w:rsidRPr="003E2A66" w:rsidRDefault="006B275F" w:rsidP="00562BDA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ข้อ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0019115B" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กรรมสิทธิ์ในทรัพย์สินทางปัญญาและความรับผิดชอบ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B171100" w14:textId="48764636" w:rsidR="00490DEA" w:rsidRPr="003E2A66" w:rsidRDefault="00E80560" w:rsidP="00562BDA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
-          <w:cs/>
-[...7 lines deleted...]
-        <w:t>4</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...40 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="006B275F" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> สิทธิความเป็นเจ้าของทรัพย์สินทางปัญญาในผลงานวิจัย</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50B35" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่ได้รับทุนอุดหนุ</w:t>
+      </w:r>
+      <w:r w:rsidR="00341A54" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>น</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50B35" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การวิจัยครั้งนี้</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ให้เป็นสิทธิร่วมกัน</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50B35" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B34A5" w:rsidRPr="003E2A66">
-[...37 lines deleted...]
-        <w:t>สามารถศึกษารายละเอียดได้จาก คู่มือการจัดทำคลิปวิดีโอเผยแพร่ผลงานวิจัย</w:t>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ของ </w:t>
+      </w:r>
+      <w:r w:rsidR="00562BDA" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“ผู้ให้ทุน”</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63732" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E85DA3" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>แล</w:t>
+      </w:r>
+      <w:r w:rsidR="00700590" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ะ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “ผู้รับทุน” </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50B35" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ทั้งสองฝ่าย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7419E497" w14:textId="77777777" w:rsidR="00562BDA" w:rsidRPr="003E2A66" w:rsidRDefault="00562BDA" w:rsidP="00562BDA">
-[...58 lines deleted...]
-    <w:p w14:paraId="5B171100" w14:textId="48764636" w:rsidR="00490DEA" w:rsidRPr="003E2A66" w:rsidRDefault="00E80560" w:rsidP="00562BDA">
+    <w:p w14:paraId="1EF41F6B" w14:textId="165BA1CD" w:rsidR="002E3E2E" w:rsidRPr="003E2A66" w:rsidRDefault="00E16C9C" w:rsidP="00562BDA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006B275F" w:rsidRPr="003E2A66">
-[...46 lines deleted...]
-      <w:r w:rsidR="00A50B35" w:rsidRPr="003E2A66">
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80560" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ของ </w:t>
+      <w:r w:rsidR="00490DEA" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กรรมสิทธิ์ในเอกสารและผลงานใด</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3CFB" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00490DEA" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ๆ</w:t>
+      </w:r>
+      <w:r w:rsidR="0033696B" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00490DEA" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่ “ผู้รับทุน” จัดทำขึ้นในโครงการและส่งมอบให้</w:t>
+      </w:r>
+      <w:r w:rsidR="0033696B" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กับ</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3CFB" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00490DEA" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“ผู้ให้ทุน”</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3CFB" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00490DEA" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ได้ตกเป็นของ </w:t>
       </w:r>
       <w:r w:rsidR="00562BDA" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...45 lines deleted...]
-        <w:t>ทั้งสองฝ่าย</w:t>
+      <w:r w:rsidR="00490DEA" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ผู้ให้ทุน” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF41F6B" w14:textId="165BA1CD" w:rsidR="002E3E2E" w:rsidRPr="003E2A66" w:rsidRDefault="00E16C9C" w:rsidP="00562BDA">
+    <w:p w14:paraId="60F01658" w14:textId="203AE8CC" w:rsidR="008C207B" w:rsidRPr="003E2A66" w:rsidRDefault="008C207B" w:rsidP="00562BDA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...102 lines deleted...]
-        <w:t xml:space="preserve">“ผู้ให้ทุน” </w:t>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00880282" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผู้ให้ทุน</w:t>
+      </w:r>
+      <w:r w:rsidR="00880282" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สามารถนำเสนอหรือเผยแพร่ผลงานวิจัย เพื่อประชาสัมพันธ์อันก่อประโยชน์ต่อ</w:t>
+      </w:r>
+      <w:r w:rsidR="00880282" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผู้ให้ทุน</w:t>
+      </w:r>
+      <w:r w:rsidR="00880282" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ได้</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F01658" w14:textId="203AE8CC" w:rsidR="008C207B" w:rsidRPr="003E2A66" w:rsidRDefault="008C207B" w:rsidP="00562BDA">
+    <w:p w14:paraId="16660D5C" w14:textId="572C6B01" w:rsidR="00E16C9C" w:rsidRPr="003E2A66" w:rsidRDefault="002E3E2E" w:rsidP="00562BDA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
-          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">3 </w:t>
+      <w:r w:rsidR="008C207B" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16C9C" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ในการเผยแพร่ข้อมูล ข่าวสาร</w:t>
+      </w:r>
+      <w:r w:rsidR="00171185" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16C9C" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หรือการให้ความเห็นเกี่ยวกับผลงานวิจัยข้างต้น ในสิ่งพิมพ์ใดหรือสื่อใด “ผู้รับทุน” ซึ่งให้ความเห็นในผลงานวิจัยจะต้องเป็นผู้รับผิดชอบกับผู้เกี่ยวข้องแต่เพียง</w:t>
       </w:r>
       <w:r w:rsidR="00880282" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>“</w:t>
-[...55 lines deleted...]
-        <w:t>ได้</w:t>
+        <w:t>ผู้</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16C9C" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เดียว “ผู้ให้ทุน” ไม่ต้องรับผิดชอบต่อความเห็นข้างต้นแต่อย่างใดทั้งสิ้น</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16660D5C" w14:textId="572C6B01" w:rsidR="00E16C9C" w:rsidRPr="003E2A66" w:rsidRDefault="002E3E2E" w:rsidP="00562BDA">
+    <w:p w14:paraId="641B52D1" w14:textId="45F15A92" w:rsidR="002E3E2E" w:rsidRPr="003E2A66" w:rsidRDefault="00D4479F" w:rsidP="00562BDA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008C207B" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E16C9C" w:rsidRPr="003E2A66">
-[...5 lines deleted...]
-        <w:t>ในการเผยแพร่ข้อมูล ข่าวสาร</w:t>
+      <w:r w:rsidR="00E952B7" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กรรมสิทธิ์ในวัสดุครุภัณฑ์หรือเครื่องมืออุปกรณ์ที่ใช้ในการวิจัย ที่จัดซื้อจัดจ้างในการดำเนินการโครงการตามสัญญานี้รวมถึงนวัตกรรมและสิ่งประดิษฐ์ ให้ก</w:t>
+      </w:r>
+      <w:r w:rsidR="001C572A" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">รรมสิทธิ์ตกเป็นของ “ผู้ให้ทุน” </w:t>
+      </w:r>
+      <w:r w:rsidR="00E952B7" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">โดยมอบหมายให้ </w:t>
+      </w:r>
+      <w:r w:rsidR="00562BDA" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00E952B7" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สถาบันวิจัย</w:t>
+      </w:r>
+      <w:r w:rsidR="00562BDA" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00171185" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t>เดียว “ผู้ให้ทุน” ไม่ต้องรับผิดชอบต่อความเห็นข้างต้นแต่อย่างใดทั้งสิ้น</w:t>
+        <w:t>มหาวิทยาลัยรังสิต</w:t>
+      </w:r>
+      <w:r w:rsidR="00562BDA" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00E952B7" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เป็นผู้รับผิดชอบดูแล “ผู้รับทุน” อาจขอใช้วัสดุครุภัณฑ์หรือเครื่องมืออุปกรณ์ข้างต้นได้ภายใต้ความรับผิดชอบของสถาบันวิจัย</w:t>
+      </w:r>
+      <w:r w:rsidR="00171185" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> มหาวิทยาลัยรังสิต</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641B52D1" w14:textId="45F15A92" w:rsidR="002E3E2E" w:rsidRPr="003E2A66" w:rsidRDefault="00D4479F" w:rsidP="00562BDA">
-      <w:pPr>
+    <w:p w14:paraId="71F9E736" w14:textId="77777777" w:rsidR="00562BDA" w:rsidRPr="003E2A66" w:rsidRDefault="00562BDA" w:rsidP="00562BDA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171DA66B" w14:textId="61BA1568" w:rsidR="008C207B" w:rsidRPr="003E2A66" w:rsidRDefault="008C207B" w:rsidP="00562BDA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ข้อ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>. จรรยาวิชาชีพวิจัยและแนวทางปฏิบัติ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67862279" w14:textId="37981DC0" w:rsidR="008C207B" w:rsidRPr="003E2A66" w:rsidRDefault="008C207B" w:rsidP="00171185">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
-          <w:cs/>
-[...22 lines deleted...]
-        <w:t>5</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>“ผู้รับทุน” ได้อ่านและทำความเข้าใจเอกสารว่าด้วยเรื่อง “</w:t>
+      </w:r>
+      <w:r w:rsidR="00171185" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>จรรยาวิชาชีพวิจัยและแนวทางปฏิบัติ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>” โดย</w:t>
+      </w:r>
+      <w:r w:rsidR="0087242C" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สำนักงานการวิจัยแห่งชาติ</w:t>
       </w:r>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E952B7" w:rsidRPr="003E2A66">
-[...44 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00171185" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>มหาวิทยาลัยรังสิต</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> มหาวิทยาลัยรังสิต</w:t>
+        <w:t xml:space="preserve">(วช.) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27DF3" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>และ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “ผู้รับทุน” </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27DF3" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ได้</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ปฏิบัติตามมาตรฐานการปฏิบัติในจรรยาวิชาชีพที่เป็นไปตามหลักวิชาการและวิชาชีพวิจัยแล้ว </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F9E736" w14:textId="77777777" w:rsidR="00562BDA" w:rsidRPr="003E2A66" w:rsidRDefault="00562BDA" w:rsidP="00562BDA">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="361A4EED" w14:textId="77777777" w:rsidR="00171185" w:rsidRPr="003E2A66" w:rsidRDefault="00171185" w:rsidP="00562BDA">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="171DA66B" w14:textId="61BA1568" w:rsidR="008C207B" w:rsidRPr="003E2A66" w:rsidRDefault="008C207B" w:rsidP="00562BDA">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0745184F" w14:textId="7016CF44" w:rsidR="00893259" w:rsidRPr="003E2A66" w:rsidRDefault="00893259" w:rsidP="00562BDA">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ข้อ </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E2A66">
+      <w:r w:rsidR="008C207B" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003E2A66">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3E2E" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>. จรรยาวิชาชีพวิจัยและแนวทางปฏิบัติ</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> การบอกเลิกสัญญาและชดใช้ทุน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67862279" w14:textId="37981DC0" w:rsidR="008C207B" w:rsidRPr="003E2A66" w:rsidRDefault="008C207B" w:rsidP="00171185">
+    <w:p w14:paraId="548598DD" w14:textId="3AD41BA3" w:rsidR="00DC3CFB" w:rsidRPr="003E2A66" w:rsidRDefault="00893259" w:rsidP="00562BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>“ผู้รับทุน” ได้อ่านและทำความเข้าใจเอกสารว่าด้วยเรื่อง “</w:t>
-[...15 lines deleted...]
-        <w:t>” โดย</w:t>
+        <w:t>หาก “ผู้รับทุน” ประพฤติผิดสัญญานี้ไม่ว่าข้อหนึ่งข้อใด หรือไม่อาจทำการวิจัยให้ลุล่วงตลอดไปตามโครงการวิจัยที่ได้รับ</w:t>
       </w:r>
       <w:r w:rsidR="0087242C" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>สำนักงานการวิจัยแห่งชาติ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003E2A66">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">การจัดสรรเงินทุนอุดหนุน </w:t>
+      </w:r>
+      <w:r w:rsidR="00595BCB" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หรือ</w:t>
+      </w:r>
+      <w:r w:rsidR="00182472" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ทำการอันเป็นที่เสื่อมเสียในทางวิชาการ หลอกลวง และเขียนข้อมูลอันเป็นเท็จ ไม่ได้ทำการวิจัยจริงตามที่กล่าวอ้าง ตลอดจนการดำเนินงานวิจัยโดยไม่มีจรรยาบรรณของนักวิจัยที่ดี รวมถึงทำการคัดลอกผลงานทางวิชาการของตนเองหรือของผู้อื่น </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>และ “ผู้ให้ทุน” พิจารณาแล้วไม่มีเหตุอันสมควร “ผู้ให้ทุน” มีสิทธิ์บอกเลิกสัญญานี้ได้ทันที โดย “ผู้รับทุน”ยินยอมคืนเงินที่ได้รับไปแล้วทั้งหมด พร้อมดอกเบี้ยในอัตราสูงสุดตามกฎหมายนับแต่วันรับทุนให้แก่ “ผู้ให้ทุน” และจะไม่เรียกร้องค่าเสียหายอย่างใด</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3CFB" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00171185" w:rsidRPr="003E2A66">
-[...37 lines deleted...]
-        <w:t xml:space="preserve">ปฏิบัติตามมาตรฐานการปฏิบัติในจรรยาวิชาชีพที่เป็นไปตามหลักวิชาการและวิชาชีพวิจัยแล้ว </w:t>
+      <w:r w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ๆ จาก “ผู้ให้ทุน” </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC270D" w:rsidRPr="003E2A66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ทั้งสิ้นทุกประการ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361A4EED" w14:textId="77777777" w:rsidR="00171185" w:rsidRPr="003E2A66" w:rsidRDefault="00171185" w:rsidP="00562BDA">
-[...60 lines deleted...]
-    <w:p w14:paraId="548598DD" w14:textId="3AD41BA3" w:rsidR="00DC3CFB" w:rsidRPr="003E2A66" w:rsidRDefault="00893259" w:rsidP="00562BDA">
+    <w:p w14:paraId="6FC444A7" w14:textId="56608589" w:rsidR="003D3E1B" w:rsidRPr="003E2A66" w:rsidRDefault="00490DEA" w:rsidP="00562BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
-        <w:jc w:val="thaiDistribute"/>
-[...52 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ที่ได้รับไปแล้วทั้งหมด พร้อมดอกเบี้ยในอัตราสูงสุดตามกฎหมายนับแต่วันรับทุนให้แก่ “ผู้ให้ทุน” และจะไม่เรียกร้องค่าเสียหายอย่างใด</w:t>
-[...43 lines deleted...]
-        </w:rPr>
         <w:t>สัญญาฉบับนี้ทำขึ้นเป็น</w:t>
       </w:r>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>สองฉบับ</w:t>
       </w:r>
       <w:r w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">มีข้อความถูกต้องตรงกัน </w:t>
       </w:r>
       <w:r w:rsidR="0033696B" w:rsidRPr="003E2A66">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
@@ -6004,59 +5892,71 @@
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ผศ. </w:t>
             </w:r>
             <w:r w:rsidRPr="003E2A66">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ดร.</w:t>
             </w:r>
             <w:r w:rsidR="00BA69BC" w:rsidRPr="003E2A66">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00273B06" w:rsidRPr="003E2A66">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>นเรฏฐ์ พันธราธร</w:t>
+              <w:t>นเรฏฐ์</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00273B06" w:rsidRPr="003E2A66">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> พันธราธร</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2A66">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00082F19" w:rsidRPr="003E2A66" w14:paraId="705576DA" w14:textId="77777777" w:rsidTr="00FC6A7E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2262" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="153C22E7" w14:textId="77777777" w:rsidR="00C91505" w:rsidRPr="003E2A66" w:rsidRDefault="00082F19" w:rsidP="00562BDA">
             <w:pPr>
               <w:tabs>
@@ -6442,58 +6342,58 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1965"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007F19C9" w:rsidRPr="003E2A66" w:rsidSect="00F44CEB">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="737" w:right="1077" w:bottom="567" w:left="1077" w:header="709" w:footer="431" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56A66D1E" w14:textId="77777777" w:rsidR="007C61B0" w:rsidRDefault="007C61B0">
+    <w:p w14:paraId="64A1673D" w14:textId="77777777" w:rsidR="00034672" w:rsidRDefault="00034672">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FFAD6B1" w14:textId="77777777" w:rsidR="007C61B0" w:rsidRDefault="007C61B0">
+    <w:p w14:paraId="3F37607C" w14:textId="77777777" w:rsidR="00034672" w:rsidRDefault="00034672">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -6618,58 +6518,58 @@
         <w:color w:val="FF0000"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:cs/>
       </w:rPr>
       <w:t xml:space="preserve">กุมภาพันธ์ </w:t>
     </w:r>
     <w:r w:rsidR="001E3741">
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t>2567</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FDEB5FB" w14:textId="77777777" w:rsidR="007C61B0" w:rsidRDefault="007C61B0">
+    <w:p w14:paraId="4A554632" w14:textId="77777777" w:rsidR="00034672" w:rsidRDefault="00034672">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A9AA109" w14:textId="77777777" w:rsidR="007C61B0" w:rsidRDefault="007C61B0">
+    <w:p w14:paraId="7FCA2110" w14:textId="77777777" w:rsidR="00034672" w:rsidRDefault="00034672">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1952097A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95F07FEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -8071,87 +7971,89 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1402681748">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1597666041">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1458834549">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="219480472">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1980265346">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1380979767">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MDQ0tLA0MTOzsDQ1NLBQ0lEKTi0uzszPAykwrAUApH+kqywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00490DEA"/>
     <w:rsid w:val="000006DA"/>
     <w:rsid w:val="00005C2A"/>
     <w:rsid w:val="00012173"/>
     <w:rsid w:val="00021984"/>
     <w:rsid w:val="0002339D"/>
     <w:rsid w:val="00025CFD"/>
     <w:rsid w:val="000260E9"/>
     <w:rsid w:val="00027865"/>
+    <w:rsid w:val="00034672"/>
     <w:rsid w:val="0004657A"/>
     <w:rsid w:val="000533C0"/>
     <w:rsid w:val="000535BA"/>
     <w:rsid w:val="000555A6"/>
     <w:rsid w:val="00055AAD"/>
     <w:rsid w:val="00061F14"/>
     <w:rsid w:val="00062AB6"/>
     <w:rsid w:val="00066F46"/>
     <w:rsid w:val="00070A93"/>
     <w:rsid w:val="00073957"/>
     <w:rsid w:val="0008015F"/>
     <w:rsid w:val="00082F19"/>
     <w:rsid w:val="00083ACC"/>
     <w:rsid w:val="0009744D"/>
     <w:rsid w:val="000A787C"/>
     <w:rsid w:val="000B0A87"/>
     <w:rsid w:val="000B337C"/>
     <w:rsid w:val="000B467D"/>
     <w:rsid w:val="000C070D"/>
     <w:rsid w:val="000C103F"/>
     <w:rsid w:val="000C1122"/>
     <w:rsid w:val="000C25F1"/>
     <w:rsid w:val="000C7FEA"/>
     <w:rsid w:val="000D5842"/>
     <w:rsid w:val="000D7EA1"/>
@@ -8343,50 +8245,51 @@
     <w:rsid w:val="006D0A2B"/>
     <w:rsid w:val="006E23EF"/>
     <w:rsid w:val="006E5BDF"/>
     <w:rsid w:val="006F041D"/>
     <w:rsid w:val="006F04DC"/>
     <w:rsid w:val="006F0657"/>
     <w:rsid w:val="00700590"/>
     <w:rsid w:val="007010A7"/>
     <w:rsid w:val="007112F4"/>
     <w:rsid w:val="007228F9"/>
     <w:rsid w:val="00723479"/>
     <w:rsid w:val="00724C06"/>
     <w:rsid w:val="007401CB"/>
     <w:rsid w:val="0075053F"/>
     <w:rsid w:val="00761441"/>
     <w:rsid w:val="007627EC"/>
     <w:rsid w:val="0076527F"/>
     <w:rsid w:val="00771FB5"/>
     <w:rsid w:val="007822EF"/>
     <w:rsid w:val="007A2CF0"/>
     <w:rsid w:val="007C61B0"/>
     <w:rsid w:val="007D2104"/>
     <w:rsid w:val="007E4380"/>
     <w:rsid w:val="007F19C9"/>
     <w:rsid w:val="00801150"/>
+    <w:rsid w:val="0080398E"/>
     <w:rsid w:val="0082184D"/>
     <w:rsid w:val="00825425"/>
     <w:rsid w:val="00831CEB"/>
     <w:rsid w:val="0084100A"/>
     <w:rsid w:val="008437E9"/>
     <w:rsid w:val="008447CD"/>
     <w:rsid w:val="00845526"/>
     <w:rsid w:val="00850179"/>
     <w:rsid w:val="00852BA1"/>
     <w:rsid w:val="0085734F"/>
     <w:rsid w:val="008646E4"/>
     <w:rsid w:val="0087242C"/>
     <w:rsid w:val="00874123"/>
     <w:rsid w:val="00880282"/>
     <w:rsid w:val="00882138"/>
     <w:rsid w:val="00890809"/>
     <w:rsid w:val="00891FFD"/>
     <w:rsid w:val="00893259"/>
     <w:rsid w:val="0089543B"/>
     <w:rsid w:val="008A4EF1"/>
     <w:rsid w:val="008A70B1"/>
     <w:rsid w:val="008B1313"/>
     <w:rsid w:val="008C0F97"/>
     <w:rsid w:val="008C207B"/>
     <w:rsid w:val="008D2A3B"/>
@@ -8443,50 +8346,51 @@
     <w:rsid w:val="00AD02B1"/>
     <w:rsid w:val="00AD5268"/>
     <w:rsid w:val="00AD5518"/>
     <w:rsid w:val="00AE1450"/>
     <w:rsid w:val="00AE50E9"/>
     <w:rsid w:val="00AF4260"/>
     <w:rsid w:val="00AF7E5C"/>
     <w:rsid w:val="00B05D90"/>
     <w:rsid w:val="00B11694"/>
     <w:rsid w:val="00B119D9"/>
     <w:rsid w:val="00B13C3F"/>
     <w:rsid w:val="00B1465E"/>
     <w:rsid w:val="00B2319C"/>
     <w:rsid w:val="00B37DDB"/>
     <w:rsid w:val="00B43A35"/>
     <w:rsid w:val="00B43D46"/>
     <w:rsid w:val="00B463D9"/>
     <w:rsid w:val="00B50EEB"/>
     <w:rsid w:val="00B53FC3"/>
     <w:rsid w:val="00B54F7D"/>
     <w:rsid w:val="00B563E0"/>
     <w:rsid w:val="00B57800"/>
     <w:rsid w:val="00B57810"/>
     <w:rsid w:val="00B60A25"/>
     <w:rsid w:val="00B60A61"/>
+    <w:rsid w:val="00B65FEC"/>
     <w:rsid w:val="00B675BC"/>
     <w:rsid w:val="00B762CD"/>
     <w:rsid w:val="00B77BBE"/>
     <w:rsid w:val="00B93A0E"/>
     <w:rsid w:val="00B97A33"/>
     <w:rsid w:val="00BA6747"/>
     <w:rsid w:val="00BA69BC"/>
     <w:rsid w:val="00BA75EA"/>
     <w:rsid w:val="00BA79D2"/>
     <w:rsid w:val="00BB0E34"/>
     <w:rsid w:val="00BB4D76"/>
     <w:rsid w:val="00BB5F82"/>
     <w:rsid w:val="00BC3EAE"/>
     <w:rsid w:val="00BC4BD5"/>
     <w:rsid w:val="00BC54AC"/>
     <w:rsid w:val="00BD0DB1"/>
     <w:rsid w:val="00BE034B"/>
     <w:rsid w:val="00BE3878"/>
     <w:rsid w:val="00BE39E4"/>
     <w:rsid w:val="00BE54FB"/>
     <w:rsid w:val="00BE77FA"/>
     <w:rsid w:val="00BF16D3"/>
     <w:rsid w:val="00BF6AB4"/>
     <w:rsid w:val="00C01E5B"/>
     <w:rsid w:val="00C033BA"/>
@@ -9378,77 +9282,77 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9438D5FF-69A5-41FE-BD3C-2DC369FF87B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>6619</Characters>
+  <Pages>3</Pages>
+  <Words>1141</Words>
+  <Characters>6507</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
+  <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>(ร่าง)</vt:lpstr>
       <vt:lpstr>(ร่าง)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>kasemkij</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7765</CharactersWithSpaces>
+  <CharactersWithSpaces>7633</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>(ร่าง)</dc:title>
   <dc:subject/>
   <dc:creator>kj</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>