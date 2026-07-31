--- v0 (2026-05-23)
+++ v1 (2026-07-31)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="304B92E7" w14:textId="6A3CCD0A" w:rsidR="008346D5" w:rsidRPr="001E6B48" w:rsidRDefault="008346D5" w:rsidP="004F29E9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:cs/>
@@ -1807,51 +1808,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0F99A490" w14:textId="77777777" w:rsidR="000E6D7D" w:rsidRPr="001E6B48" w:rsidRDefault="000E6D7D" w:rsidP="006569E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="438704C1" w14:textId="7AC0AB77" w:rsidR="00EA5E11" w:rsidRPr="001E6B48" w:rsidRDefault="00EA5E11" w:rsidP="006569E2">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E136ABF" wp14:editId="5BF02F3F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1695450</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-82550</wp:posOffset>
                 </wp:positionV>
@@ -2193,91 +2194,91 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="866775" cy="866775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F39A059" w14:textId="2A9768FF" w:rsidR="00EA5E11" w:rsidRPr="001E6B48" w:rsidRDefault="00EA5E11" w:rsidP="006569E2">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="306A52AB" w14:textId="5834A56B" w:rsidR="00EA5E11" w:rsidRPr="001E6B48" w:rsidRDefault="00EA5E11" w:rsidP="006569E2">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37AE81F8" w14:textId="155F3B3C" w:rsidR="00EA5E11" w:rsidRPr="001E6B48" w:rsidRDefault="00EA5E11" w:rsidP="006569E2">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="144AEAED" w14:textId="4E99BBA6" w:rsidR="008346D5" w:rsidRPr="001E6B48" w:rsidRDefault="008346D5" w:rsidP="006569E2">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19234BEF" w14:textId="77777777" w:rsidR="008346D5" w:rsidRPr="001E6B48" w:rsidRDefault="008346D5" w:rsidP="006569E2">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณะ</w:t>
       </w:r>
       <w:r w:rsidR="00693514" w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -5823,51 +5824,50 @@
           <w:sz w:val="20"/>
           <w:cs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4526CAB4" w14:textId="5AAEDBF3" w:rsidR="008346D5" w:rsidRPr="005C6B96" w:rsidRDefault="00F9155A" w:rsidP="006569E2">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AFDA65C" wp14:editId="2FE3EF9D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-233547</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="655581" cy="701749"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Picture 5" descr="1-3-RSU_logo_Scolors"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="1-3-RSU_logo_Scolors"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -7718,51 +7718,50 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B2C94F" w14:textId="77777777" w:rsidR="00EA3658" w:rsidRPr="001E6B48" w:rsidRDefault="00EA3658" w:rsidP="00EA3658">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">เงื่อนไขการรับทุน (โปรดรับรองทุกเงื่อนไขต่อไปนี้) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E1D049" w14:textId="2BEE34DF" w:rsidR="00EA3658" w:rsidRPr="001E6B48" w:rsidRDefault="001E6B48" w:rsidP="00EA3658">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
       <w:r w:rsidR="00EA3658" w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -9209,311 +9208,54 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA3658" w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E2A3FD" w14:textId="77777777" w:rsidR="004E4CDC" w:rsidRDefault="004E4CDC" w:rsidP="00EA3658">
+    <w:p w14:paraId="1CC1F975" w14:textId="77777777" w:rsidR="00684319" w:rsidRPr="00EF7816" w:rsidRDefault="00684319" w:rsidP="00EF7816">
       <w:pPr>
-        <w:ind w:firstLine="720"/>
-[...25 lines deleted...]
-      <w:r w:rsidR="001E1EC0">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
-          <w:sz w:val="26"/>
-[...228 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="441A9391" w14:textId="14600B1B" w:rsidR="00EA3658" w:rsidRDefault="001E6B48" w:rsidP="00EA3658">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E4CDC">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -10632,51 +10374,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008346D5" w:rsidRPr="001E6B48" w14:paraId="20C9EB21" w14:textId="77777777" w:rsidTr="00F9155A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3EDBAA6C" w14:textId="77777777" w:rsidR="008346D5" w:rsidRPr="001E6B48" w:rsidRDefault="008346D5" w:rsidP="006569E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>เบอร์มือถือที่ติดต่อได้สะดวก</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3649" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0C25CA2E" w14:textId="77777777" w:rsidR="008346D5" w:rsidRPr="001E6B48" w:rsidRDefault="00751860" w:rsidP="006569E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(โปรดระบุ)</w:t>
@@ -12263,266 +12004,78 @@
       <w:r w:rsidR="008346D5" w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="20"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008346D5" w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t>ฉบับ ส่งมาพร้อมข้อเสนอโครงการวิจัยที่เสนอขอรับทุนใหม่ ++</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4F5070" w14:textId="77777777" w:rsidR="00614635" w:rsidRDefault="00614635" w:rsidP="006569E2">
-[...185 lines deleted...]
-    </w:p>
     <w:p w14:paraId="25F1B0B1" w14:textId="77777777" w:rsidR="00EA3D1A" w:rsidRDefault="00EA3D1A" w:rsidP="006569E2">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33CD971B" w14:textId="14F56A0A" w:rsidR="008346D5" w:rsidRPr="001E6B48" w:rsidRDefault="008346D5" w:rsidP="006569E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ข้อมูล</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้ร่วม</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">วิจัย </w:t>
       </w:r>
@@ -14681,135 +14234,79 @@
               </w:rPr>
               <w:t>ที่อยู่เพื่อประสานงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6557" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4ACC0440" w14:textId="77777777" w:rsidR="003A5D90" w:rsidRPr="001E6B48" w:rsidRDefault="003A5D90" w:rsidP="006569E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="176E9D13" w14:textId="77777777" w:rsidR="0082749A" w:rsidRDefault="0082749A" w:rsidP="006569E2">
-[...53 lines deleted...]
-    </w:p>
     <w:p w14:paraId="47212EE3" w14:textId="77777777" w:rsidR="001E1EC0" w:rsidRDefault="001E1EC0" w:rsidP="006569E2">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="640B1E4E" w14:textId="6FCFF172" w:rsidR="003A5D90" w:rsidRPr="001E6B48" w:rsidRDefault="008346D5" w:rsidP="006569E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ที่ปรึกษาโครงการ  </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">(ไม่มีค่าตอบแทน)   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -16548,182 +16045,91 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">โทร. </w:t>
       </w:r>
       <w:r w:rsidR="00E43914">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t>5693</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0EF30B" w14:textId="77777777" w:rsidR="004713F3" w:rsidRDefault="004713F3" w:rsidP="006569E2">
-[...88 lines deleted...]
-    </w:p>
     <w:p w14:paraId="658AD78E" w14:textId="77777777" w:rsidR="001E1EC0" w:rsidRDefault="001E1EC0" w:rsidP="006569E2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54AC39DB" w14:textId="77777777" w:rsidR="004713F3" w:rsidRPr="001E6B48" w:rsidRDefault="004713F3" w:rsidP="006569E2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2371AF59" w14:textId="77777777" w:rsidR="00902D38" w:rsidRPr="001E6B48" w:rsidRDefault="00902D38" w:rsidP="006569E2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="99"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ส่วนที่ 3: รายละเอียดงานวิจัย</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B60AC9E" w14:textId="77777777" w:rsidR="00902D38" w:rsidRPr="001E6B48" w:rsidRDefault="00902D38" w:rsidP="006569E2">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26CB1E97" w14:textId="77777777" w:rsidR="00022E6F" w:rsidRPr="001E6B48" w:rsidRDefault="00902D38" w:rsidP="006569E2">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -18295,51 +17701,50 @@
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="593A903A" w14:textId="77777777" w:rsidR="008346D5" w:rsidRPr="001E6B48" w:rsidRDefault="000A20C9" w:rsidP="006569E2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="008346D5" w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BA107C" w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="008346D5" w:rsidRPr="001E6B48">
@@ -18606,593 +18011,593 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2065"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1247"/>
         <w:gridCol w:w="1193"/>
         <w:gridCol w:w="1250"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1109"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C16E76" w:rsidRPr="001E6B48" w14:paraId="700E2C04" w14:textId="77777777" w:rsidTr="00C16E76">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="146B3978" w14:textId="5F030F3C" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>กิจกรรม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CC17129" w14:textId="21B31E24" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลงานที่คาดว่าจะสำเร็จ (</w:t>
             </w:r>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Key Results)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="041F25F6" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">งวดที่ </w:t>
             </w:r>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A000FB5" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">(เดือนที่ </w:t>
             </w:r>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1-3</w:t>
             </w:r>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F675537" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">งวดที่ </w:t>
             </w:r>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A3CFD3E" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">(เดือนที่ </w:t>
             </w:r>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>4-6</w:t>
             </w:r>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00CBFA56" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">งวดที่ </w:t>
             </w:r>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C4F5B4F" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">(เดือนที่ </w:t>
             </w:r>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>7-9</w:t>
             </w:r>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B6EA3AA" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">งวดที่ </w:t>
             </w:r>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E899E6A" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">(เดือนที่ </w:t>
             </w:r>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10-12</w:t>
             </w:r>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="608F2F15" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="917"/>
               </w:tabs>
               <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผู้รับผิดชอบ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C16E76" w:rsidRPr="001E6B48" w14:paraId="5D924CBD" w14:textId="77777777" w:rsidTr="00C16E76">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A30782B" w14:textId="59E9F338" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1. ...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BF3A44F" w14:textId="4310F139" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CF33AF3" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A29445B" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C304D38" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="640F4857" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39571A22" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C16E76" w:rsidRPr="001E6B48" w14:paraId="46192885" w14:textId="77777777" w:rsidTr="00C16E76">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16242455" w14:textId="7F24A2A0" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
@@ -19207,115 +18612,115 @@
               </w:rPr>
               <w:t>2. ...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4334EC92" w14:textId="7C02F357" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60646917" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07207F36" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04BCE4A8" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D9CB0AF" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F33177E" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C16E76" w:rsidRPr="001E6B48" w14:paraId="3B7C7FBD" w14:textId="77777777" w:rsidTr="00C16E76">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26DE0961" w14:textId="3B7FDAEC" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
@@ -19330,115 +18735,115 @@
               </w:rPr>
               <w:t>3. ...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49191303" w14:textId="183E566E" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61FB3520" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D32010F" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="025FA6FF" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A963292" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F1ECBC7" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C16E76" w:rsidRPr="001E6B48" w14:paraId="60EC8694" w14:textId="77777777" w:rsidTr="00C16E76">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29F4585E" w14:textId="32FE60E2" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
@@ -19453,129 +18858,129 @@
               </w:rPr>
               <w:t>4. ...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="739E8480" w14:textId="2A867D53" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="234E0B07" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0409CE02" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0730DAA0" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="783FF2EE" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48578740" w14:textId="77777777" w:rsidR="00C16E76" w:rsidRPr="001E6B48" w:rsidRDefault="00C16E76" w:rsidP="00C16E76">
             <w:pPr>
-              <w:pStyle w:val="a8"/>
+              <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6CF3BDEB" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
       <w:pPr>
-        <w:pStyle w:val="a8"/>
+        <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1600"/>
           <w:tab w:val="left" w:pos="1760"/>
           <w:tab w:val="left" w:pos="3060"/>
           <w:tab w:val="left" w:pos="3420"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DC9DEA0" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="000A20C9" w:rsidP="006569E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
@@ -19973,51 +19378,50 @@
           <w:cs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E7F480" w14:textId="4F4A9F1C" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00902D38" w:rsidP="006569E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00340623" w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตารางแจกแจงรายละเอียดงบประมาณตามงวดที่เสนอขอ</w:t>
@@ -20035,51 +19439,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2230"/>
         <w:gridCol w:w="1365"/>
         <w:gridCol w:w="1261"/>
         <w:gridCol w:w="1349"/>
         <w:gridCol w:w="1351"/>
         <w:gridCol w:w="1461"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00166C09" w:rsidRPr="001E6B48" w14:paraId="4070E5F2" w14:textId="77777777" w:rsidTr="00166C09">
+      <w:tr w:rsidR="00166C09" w:rsidRPr="001E6B48" w14:paraId="4070E5F2" w14:textId="77777777" w:rsidTr="00EF7816">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="pct"/>
             <w:tcBorders>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="089BA227" w14:textId="77777777" w:rsidR="00B07CBA" w:rsidRPr="001E6B48" w:rsidRDefault="00B07CBA" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55A868DD" w14:textId="77777777" w:rsidR="00B07CBA" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
@@ -20284,51 +19688,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(เบิกได้หลังจากที่ส่งเล่มร่างรายงาน)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="pct"/>
+            <w:tcW w:w="810" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="17B993E4" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">รวม </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="456B4CDF" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
@@ -20402,51 +19806,51 @@
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ค่าจ้าง </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="13D02A9B" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="darkGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166C09" w:rsidRPr="001E6B48" w14:paraId="317216AB" w14:textId="77777777" w:rsidTr="00166C09">
+      <w:tr w:rsidR="00166C09" w:rsidRPr="001E6B48" w14:paraId="317216AB" w14:textId="77777777" w:rsidTr="00EF7816">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="61ECCBC4" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00973FD6" w:rsidP="006569E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -20488,86 +19892,86 @@
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3D3727C7" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="pct"/>
+            <w:tcW w:w="810" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="07FDDF74" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340623" w:rsidRPr="001E6B48" w14:paraId="6CCC2598" w14:textId="77777777" w:rsidTr="00166C09">
-[...2 lines deleted...]
-            <w:tcW w:w="4189" w:type="pct"/>
+      <w:tr w:rsidR="00340623" w:rsidRPr="001E6B48" w14:paraId="6CCC2598" w14:textId="77777777" w:rsidTr="00EF7816">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="00DC7A70" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="pct"/>
+            <w:tcW w:w="810" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2551C5C6" w14:textId="77777777" w:rsidR="00166C09" w:rsidRPr="001E6B48" w:rsidRDefault="00973FD6" w:rsidP="006569E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หมวด</w:t>
             </w:r>
             <w:r w:rsidR="00166C09" w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
@@ -20682,51 +20086,51 @@
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่าใช้สอย/วิจัยสนาม/ค่าทดลองวิทยาศาสตร์</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="052C39D1" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166C09" w:rsidRPr="001E6B48" w14:paraId="78D080E5" w14:textId="77777777" w:rsidTr="00166C09">
+      <w:tr w:rsidR="00166C09" w:rsidRPr="001E6B48" w14:paraId="78D080E5" w14:textId="77777777" w:rsidTr="00EF7816">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3E2A6429" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00973FD6" w:rsidP="006569E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20769,84 +20173,84 @@
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="63FDAAC8" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="pct"/>
+            <w:tcW w:w="810" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="158DB7CA" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340623" w:rsidRPr="001E6B48" w14:paraId="2BF5AB62" w14:textId="77777777" w:rsidTr="00166C09">
-[...2 lines deleted...]
-            <w:tcW w:w="4189" w:type="pct"/>
+      <w:tr w:rsidR="00340623" w:rsidRPr="001E6B48" w14:paraId="2BF5AB62" w14:textId="77777777" w:rsidTr="00EF7816">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="71EDBA17" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="pct"/>
+            <w:tcW w:w="810" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4808E995" w14:textId="77777777" w:rsidR="00166C09" w:rsidRPr="001E6B48" w:rsidRDefault="00973FD6" w:rsidP="006569E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หมวด</w:t>
             </w:r>
             <w:r w:rsidR="00166C09" w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
@@ -20950,51 +20354,51 @@
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่าวัสดุ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="030403D0" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166C09" w:rsidRPr="001E6B48" w14:paraId="501D4232" w14:textId="77777777" w:rsidTr="00166C09">
+      <w:tr w:rsidR="00166C09" w:rsidRPr="001E6B48" w14:paraId="501D4232" w14:textId="77777777" w:rsidTr="00EF7816">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0DEBB585" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00973FD6" w:rsidP="006569E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21037,84 +20441,84 @@
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5DBCB700" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="pct"/>
+            <w:tcW w:w="810" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2BC56E17" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340623" w:rsidRPr="001E6B48" w14:paraId="5D197784" w14:textId="77777777" w:rsidTr="00166C09">
-[...2 lines deleted...]
-            <w:tcW w:w="4189" w:type="pct"/>
+      <w:tr w:rsidR="00340623" w:rsidRPr="001E6B48" w14:paraId="5D197784" w14:textId="77777777" w:rsidTr="00EF7816">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="0D8149D7" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="pct"/>
+            <w:tcW w:w="810" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="33FA7022" w14:textId="77777777" w:rsidR="00166C09" w:rsidRPr="001E6B48" w:rsidRDefault="00973FD6" w:rsidP="006569E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หมวด</w:t>
             </w:r>
             <w:r w:rsidR="00166C09" w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
@@ -21218,51 +20622,51 @@
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่าจัดทำรายงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="00711F22" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166C09" w:rsidRPr="001E6B48" w14:paraId="483A015E" w14:textId="77777777" w:rsidTr="00166C09">
+      <w:tr w:rsidR="00166C09" w:rsidRPr="001E6B48" w14:paraId="483A015E" w14:textId="77777777" w:rsidTr="00EF7816">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="11AD95E0" w14:textId="003D55E1" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="004A3496" w:rsidP="006569E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่าจัดทำรายงานวิจัย</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21315,367 +20719,189 @@
           <w:tcPr>
             <w:tcW w:w="749" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="11C057FA" w14:textId="02B177A9" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="004A3496" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="pct"/>
+            <w:tcW w:w="810" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1AFBC825" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A3496" w:rsidRPr="001E6B48" w14:paraId="0005D7E9" w14:textId="77777777" w:rsidTr="00166C09">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00340623" w:rsidRPr="001E6B48" w14:paraId="62311A8C" w14:textId="77777777" w:rsidTr="00EF7816">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="74534963" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E6B48">
-[...163 lines deleted...]
-              <w:jc w:val="center"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A335DCA" w14:textId="77777777" w:rsidR="00166C09" w:rsidRPr="001E6B48" w:rsidRDefault="00973FD6" w:rsidP="006569E2">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...24 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001E6B48">
+                <w:cs/>
+              </w:rPr>
+              <w:t>หมวด</w:t>
+            </w:r>
+            <w:r w:rsidR="00166C09" w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>หมวด</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00166C09" w:rsidRPr="001E6B48">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001E6B48">
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidR="00340623" w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">4. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00340623" w:rsidRPr="001E6B48">
+              <w:t xml:space="preserve">รวม  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FA1EDEA" w14:textId="6E9BF486" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">รวม  </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              <w:t xml:space="preserve">= </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7816">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">= </w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="004A3496" w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>8,000</w:t>
+              <w:t>,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166C09" w:rsidRPr="001E6B48" w14:paraId="14CD6E15" w14:textId="77777777" w:rsidTr="00166C09">
+      <w:tr w:rsidR="00166C09" w:rsidRPr="001E6B48" w14:paraId="14CD6E15" w14:textId="77777777" w:rsidTr="00EF7816">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10D46652" w14:textId="77777777" w:rsidR="00166C09" w:rsidRPr="001E6B48" w:rsidRDefault="00166C09" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F661C20" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
@@ -22001,85 +21227,107 @@
               <w:t>งวด</w:t>
             </w:r>
             <w:r w:rsidR="00166C09" w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> 4 </w:t>
             </w:r>
             <w:r w:rsidR="00340623" w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">รวม  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="770332C6" w14:textId="3391DC7D" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
+          <w:p w14:paraId="770332C6" w14:textId="62497B51" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r w:rsidR="00DB36A4" w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> 8,000</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="811" w:type="pct"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7816">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB36A4" w:rsidRPr="001E6B48">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="50BFCBB7" w14:textId="77777777" w:rsidR="00340623" w:rsidRPr="001E6B48" w:rsidRDefault="00340623" w:rsidP="006569E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6B48">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวมทั้งสิ้น</w:t>
             </w:r>
             <w:r w:rsidR="00973FD6" w:rsidRPr="001E6B48">
               <w:rPr>
@@ -22587,51 +21835,50 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00340623" w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ความเห็นของหัวหน้าภาควิชา</w:t>
       </w:r>
       <w:r w:rsidR="00340623" w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="00340623" w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">สาขาวิชา </w:t>
       </w:r>
       <w:r w:rsidR="00340623" w:rsidRPr="001E6B48">
@@ -23603,58 +22850,58 @@
         <w:t xml:space="preserve">วันที่ </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6B48">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005354D1" w:rsidRPr="001E6B48" w:rsidSect="000E6D7D">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="497F4051" w14:textId="77777777" w:rsidR="0079740D" w:rsidRDefault="0079740D" w:rsidP="006D507F">
+    <w:p w14:paraId="468050C5" w14:textId="77777777" w:rsidR="000423C1" w:rsidRDefault="000423C1" w:rsidP="006D507F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DABE4DB" w14:textId="77777777" w:rsidR="0079740D" w:rsidRDefault="0079740D" w:rsidP="006D507F">
+    <w:p w14:paraId="09193E14" w14:textId="77777777" w:rsidR="000423C1" w:rsidRDefault="000423C1" w:rsidP="006D507F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -23664,116 +22911,115 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH Sarabun New">
-    <w:altName w:val="TH Sarabun New"/>
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:id w:val="-215978517"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0DE857EF" w14:textId="25267CEA" w:rsidR="00B65E1A" w:rsidRPr="001E6B48" w:rsidRDefault="00B65E1A" w:rsidP="006D507F">
         <w:pPr>
-          <w:pStyle w:val="aa"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="001E6B48">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="001E6B48">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
@@ -23817,51 +23063,51 @@
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidRPr="001E6B48">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2582322F" w14:textId="13523419" w:rsidR="00B65E1A" w:rsidRPr="001E6B48" w:rsidRDefault="00B65E1A" w:rsidP="006D507F">
     <w:pPr>
-      <w:pStyle w:val="aa"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:cs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001E6B48">
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:cs/>
       </w:rPr>
       <w:t xml:space="preserve">มรส. 80: ข้อเสนอโครงการวิจัยเพื่อขอรับทุนสนับสนุนการวิจัย / ใช้เฉพาะ รอบ </w:t>
     </w:r>
     <w:r w:rsidR="00A140A3">
       <w:rPr>
@@ -23955,98 +23201,100 @@
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:cs/>
       </w:rPr>
       <w:t>มิถุนายน</w:t>
     </w:r>
     <w:r w:rsidR="008426F7">
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:cs/>
       </w:rPr>
       <w:t xml:space="preserve"> 2569</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70157035" w14:textId="77777777" w:rsidR="0079740D" w:rsidRDefault="0079740D" w:rsidP="006D507F">
+    <w:p w14:paraId="5E199BD7" w14:textId="77777777" w:rsidR="000423C1" w:rsidRDefault="000423C1" w:rsidP="006D507F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7204D73F" w14:textId="77777777" w:rsidR="0079740D" w:rsidRDefault="0079740D" w:rsidP="006D507F">
+    <w:p w14:paraId="1B6BE0E5" w14:textId="77777777" w:rsidR="000423C1" w:rsidRDefault="000423C1" w:rsidP="006D507F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008346D5"/>
     <w:rsid w:val="000015D4"/>
     <w:rsid w:val="000035F6"/>
     <w:rsid w:val="0001288D"/>
     <w:rsid w:val="00022E6F"/>
     <w:rsid w:val="0002559C"/>
     <w:rsid w:val="00035D21"/>
     <w:rsid w:val="00041529"/>
+    <w:rsid w:val="000423C1"/>
     <w:rsid w:val="00042EE4"/>
     <w:rsid w:val="00050D9C"/>
     <w:rsid w:val="00053BAD"/>
     <w:rsid w:val="0007209F"/>
     <w:rsid w:val="000822B3"/>
     <w:rsid w:val="000A0DBA"/>
     <w:rsid w:val="000A20C9"/>
     <w:rsid w:val="000A29A7"/>
     <w:rsid w:val="000C01B2"/>
     <w:rsid w:val="000C0818"/>
     <w:rsid w:val="000E2FED"/>
     <w:rsid w:val="000E6D7D"/>
     <w:rsid w:val="000F79C1"/>
     <w:rsid w:val="00101843"/>
     <w:rsid w:val="001054AD"/>
     <w:rsid w:val="00113970"/>
     <w:rsid w:val="001304D4"/>
     <w:rsid w:val="00132EA1"/>
     <w:rsid w:val="00166C09"/>
     <w:rsid w:val="0017091B"/>
     <w:rsid w:val="00195515"/>
     <w:rsid w:val="001A0308"/>
     <w:rsid w:val="001A52D1"/>
     <w:rsid w:val="001E1EC0"/>
     <w:rsid w:val="001E6B48"/>
@@ -24267,95 +23515,97 @@
     <w:rsid w:val="00D03BD3"/>
     <w:rsid w:val="00D61678"/>
     <w:rsid w:val="00D746CD"/>
     <w:rsid w:val="00D95012"/>
     <w:rsid w:val="00DA4F56"/>
     <w:rsid w:val="00DA6617"/>
     <w:rsid w:val="00DB1B8C"/>
     <w:rsid w:val="00DB36A4"/>
     <w:rsid w:val="00DC0963"/>
     <w:rsid w:val="00DC0AAC"/>
     <w:rsid w:val="00DC406B"/>
     <w:rsid w:val="00DD2620"/>
     <w:rsid w:val="00DD5005"/>
     <w:rsid w:val="00DE1E7D"/>
     <w:rsid w:val="00DE4C95"/>
     <w:rsid w:val="00DE5184"/>
     <w:rsid w:val="00E025FF"/>
     <w:rsid w:val="00E068D8"/>
     <w:rsid w:val="00E12422"/>
     <w:rsid w:val="00E30F06"/>
     <w:rsid w:val="00E40731"/>
     <w:rsid w:val="00E43914"/>
     <w:rsid w:val="00E44C00"/>
     <w:rsid w:val="00E605EB"/>
     <w:rsid w:val="00E711E3"/>
+    <w:rsid w:val="00E73A73"/>
     <w:rsid w:val="00E73B8A"/>
     <w:rsid w:val="00E9273C"/>
     <w:rsid w:val="00E97B76"/>
     <w:rsid w:val="00EA3658"/>
     <w:rsid w:val="00EA3D1A"/>
     <w:rsid w:val="00EA5E11"/>
     <w:rsid w:val="00EB5DF0"/>
     <w:rsid w:val="00ED006C"/>
     <w:rsid w:val="00EF0CA7"/>
     <w:rsid w:val="00EF4770"/>
+    <w:rsid w:val="00EF7816"/>
     <w:rsid w:val="00F05135"/>
     <w:rsid w:val="00F1135D"/>
     <w:rsid w:val="00F12FC9"/>
     <w:rsid w:val="00F16895"/>
     <w:rsid w:val="00F458EE"/>
     <w:rsid w:val="00F56E9D"/>
     <w:rsid w:val="00F8152F"/>
     <w:rsid w:val="00F819F7"/>
     <w:rsid w:val="00F83F7F"/>
     <w:rsid w:val="00F86FCA"/>
     <w:rsid w:val="00F871CC"/>
     <w:rsid w:val="00F9155A"/>
     <w:rsid w:val="00F931EB"/>
     <w:rsid w:val="00F94B58"/>
     <w:rsid w:val="00F97916"/>
     <w:rsid w:val="00FA1E5C"/>
     <w:rsid w:val="00FA31D0"/>
     <w:rsid w:val="00FB3734"/>
     <w:rsid w:val="00FC2BAF"/>
     <w:rsid w:val="00FE60A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="28021DF4"/>
   <w15:docId w15:val="{DE622F27-ACB5-4A83-87A9-E4EF3B9B68E0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
@@ -24721,227 +23971,227 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008346D5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cordia New" w:eastAsia="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:rsid w:val="008346D5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...2 lines deleted...]
-    <w:link w:val="a3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:rsid w:val="008346D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Cordia New" w:eastAsia="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a5">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="008346D5"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008346D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Angsana New"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-[...2 lines deleted...]
-    <w:link w:val="a6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008346D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Cordia New" w:hAnsi="Tahoma" w:cs="Angsana New"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="008346D5"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Angsana New" w:eastAsia="Arial Unicode MS" w:hAnsi="Angsana New" w:cs="Angsana New"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Normal1">
     <w:name w:val="Normal1"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008346D5"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="00212F7A"/>
     <w:pPr>
       <w:jc w:val="thaiDistribute"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-[...2 lines deleted...]
-    <w:link w:val="a8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:rsid w:val="00212F7A"/>
     <w:rPr>
       <w:rFonts w:ascii="Cordia New" w:eastAsia="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="ab"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006D507F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="35"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
-[...2 lines deleted...]
-    <w:link w:val="aa"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006D507F"/>
     <w:rPr>
       <w:rFonts w:ascii="Cordia New" w:eastAsia="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="35"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ac">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00684319"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="268314924">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -25307,75 +24557,75 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8484C259-BE48-43BF-9060-5CB36BEFD107}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>14171</Characters>
+  <Pages>10</Pages>
+  <Words>2425</Words>
+  <Characters>13826</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>118</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>115</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16623</CharactersWithSpaces>
+  <CharactersWithSpaces>16219</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>MSATER-EN7</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>